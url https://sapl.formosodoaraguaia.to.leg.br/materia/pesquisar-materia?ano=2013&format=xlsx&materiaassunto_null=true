--- v0 (2026-02-09)
+++ v1 (2026-06-13)
@@ -54,1200 +54,1200 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. João Luiz Bonanza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, QUE SEJA FEITO O CALÇAMENTO COM BLOQUETES DE CONCRETO EM FRENTE AO HOSPITAL, POSTOS DE SAÚDE E ESCOLAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Cida do Beto</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, O ENVIO A CÂMARA MUNICIPAL, DE PROJETO DE LEI, QUE TRATE DA IDENTIFICAÇÃO, REGULARIZAÇÃO E OUTORGA DO USO DE ÁREAS PÚBLICAS MUNICIPAIS, MEDIANTE OS INSTRUMENTOS LEGAIS DE CONCESSÃO DE USO.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Wagner Coelho de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DE NATUREZA PREVIDENCIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MEROVEU PARRIÃO DE AUXÍLIO AOS IDOSOS DE FORMOSO DO ARAGUAIA/TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL PARA REALIZAR DESPESAS REFERENTES À CONVÊNIO DE SUBVENÇÃO FINANCEIRA, FIRMADO COM A ASSOCIAÇÃO UNIVERSITÁRIA DE FORMOSO DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 590/2005 E DÁ OUTRAS PROVIDÊNCIAS. (LEI 590: SUBVENÇÃO PARA A AUFA - ASSOCIAÇÃO UNIVERSITÁRIA DE FORMOSO DO ARAGUAIA E AESFA - ASSOCIAÇÃO DOS ESTUDANTES DE ENSINO SUPERIOR DE FORMOSO DO ARAGUAIA).</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES, APOIO E INCENTIVO À ATIVIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA - FMPD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER TERMO DE PERMISSÃO DE USO, A TÍTULO PRECÁRIO, DE BEM IMÓVEL QUE ESPECIFICA, À EMPRESA PREMIER EDUCACIONAL LTDA., PARA INSTALAÇÃO E FUNCIONAMENTO DO PÓLO DE APOIO PRESENCIAL ANHANGUERA-UNIDERP.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ORÇAMENTO VIGENTE CRÉDITO ESPECIAL PARA REALIZAR DESPESAS REFERENTES À CONVÊNIO DE SUBVENÇÃO FINANCEIRA FIRMADO COM A ASSOCIAÇÃO DOS UNIVERSITÁRIOS E ESTUDANTES DE FORMOSO DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FORMOSO DO ARAGUAIA-PCCR.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>Ver. Professora Iracildes</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA 04 DO SETOR CENTRAL DE FORMOSO DO ARAGUAIA/TO, QUE PASSA A SE CHAMAR: RUA EDNO CARDOSO LIMA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Josafá Paz</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A POLÍTICA MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Ver. Maristela Gama</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ART. 2° DA LEI N° 806, DE 06 DE SETEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS. (REF.: SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE FORMOSO DO ARAGUAIA).</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REEMBOLSO DE GASTOS COM A ATIVIDADE PARLAMENTAR DA CÂMARA VEREADORES DE FORMOSO DO ARAGUAIA/TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE SEM FINS LUCRATIVOS, DENOMINADO DE CENTRO DE RECUPERAÇÃO DE ALCOÓLATRAS - CEREA, DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ver. Zé Caburé</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO POST MORTEM DE CIDADÃO FORMOSENSE AO SENHOR NATAL GONÇALVES DA SILVA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CAMPANHA ODONTOLÓGICA NAS ESCOLAS DA REDE MUNICIPAL DE FORMOSO DO ARAGUAIA, NA FORMA QUE INDICA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO CAMPOS DE FUTEBOL COM ALAMBRADOS NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO CAMPOS DE FUTEBOL COM ALAMBRADOS NO SETOR SÃO JOSÉ I.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO CAMPOS DE FUTEBOL COM ALAMBRADOS NO SETOR SÃO JOSÉ II.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO CAMPOS DE FUTEBOL COM ALAMBRADOS NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO CAMPOS DE FUTEBOL COM ALAMBRADOS NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A PAVIMENTAÇÃO DA VILA LAGOA DA ONÇA.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A PAVIMENTAÇÃO NA AVENIDA FERNANDO HENRIQUE CARDOSO NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A PAVIMENTAÇÃO NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A PAVIMENTAÇÃO RESTANTE NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A PAVIMENTAÇÃO EM TODAS AS RUAS DO SETOR SÃO JOSÉ I.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A PAVIMENTAÇÃO NAS RUAS DO SETOR SÃO JOSÉ II.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO O RECAPEAMENTO DE TODO O CENTRO E O RESTANTE DA CIDADE, NAS AVENIDAS JOAQUIM BATISTA DE OLIVEIRA, PERIMETRAL E MANOEL BRANDÃO, NAS RUAS 04, 08 E 10.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITA HOMENAGEM DO NOVO POSTO DE SAÚDE DO SETOR SÃO JOSÉ I, EM NOME DA SRA. ANTERIA ROSA PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A LIMPEZA URBANA NOS TERRENOS BALDIOS DE TODO O SETOR PLANALTO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO E INSTALAÇÃO DE UM CANIL MUNICIPAL DENTRO DAS NORMAS E EXIGÊNCIAS LEGAIS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>***CANCELADO***</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A DOAÇÃO DE UMA ÁREA PARA CONSTRUÇÃO DA SEDE DO CEREA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, REVITALIZAR, ORGANIZAR E DISCIPLINAR AS ATIVIDADES NA FEIRA COBERTA DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A SINALIZAÇÃO PARA TODAS AS ESCOLAS DO MUNICÍPIO DE FORMOSO DO ARAGUAIA, FAIXAS DE PEDESTRES, PLACAS INDICATIVAS DE VELOCIDADE, REDUTORES DE VELOCIDADE E IDENTIFICAÇÃO DE ÁREA ESCOLAR.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A ILUMINAÇÃO DA VIA-TO 242, ESPECIFICAMENTE DO TRECHO COMPREENDIDO ENTRE O HOTEL SERRA DOURADA ATÉ O PARQUE DE EXPOSIÇÃO AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, UMA GRADE DE PROTEÇÃO EM VOLTA DA FEIRA COBERTA, COM PORTÕES DE TRILHOS, QUE SEJAM LARGOS E DE FÁCIL ACESSO PARA OS FEIRANTES E CONSUMIDORES.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO E MANUTENÇÃO DE UMA CASA DE VELÓRIOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONTRATAÇÃO DE UM FUNCIONÁRIO EXCLUSIVO PARA A MANUTENÇÃO E ORGANIZAÇÃO DO CEMITÉRIO DESTA CIDADE.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO DE ATERRO NO ASSENTAMENTO ARAGUAIA NA ESTRADA DO PÉ DE MANGA, PERTO DA PROPRIEDADE DO SR. VALDEMAR LOPES DOS SANTOS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CELTINS, REDE DE ENERGIA TRIFÁSICA PARA A LOCALIDADE LAGOA DA ONÇA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO DE QUEBRA MOLAS NA AVENIDA PERIMETRAL, NO TRECHO QUE COMPREENDE A SANEATINS E O ARMAZÉM DA VERDES CAMPOS NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A SINALIZAÇÃO E PLACAS NAS RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A REDE DE ENERGIA ELÉTRICA PARA O SETOR INDUSTRIAL, NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITA A MELHORIA DA ESTRADA E RAMAIS DO ASSENTAMENTO TRÊS PODERES.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A CONSTRUÇÃO DE UM POÇO ARTESIANO PARA OS MORADORES DA CODETINS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO DE UM LOCAL APROPRIADO E A INSTALAÇÃO DE UM APARELHO DE TV, NA PRAÇA PÚBLICA DO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO NA RUA 04 DEPRESSÕES OU QUEBRA MOLAS INVERTIDOS EM TODOS OS CRUZAMENTOS DAS AVENIDAS COM A RUA 04.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NA SEDE DO PROJETO DE ASSENTAMENTO LAGOA DA ONÇA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO UM POÇO ARTESIANO, E A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, INVESTIMENTO E ADEQUAÇÃO DO AEROPORTO DO MUNICÍPIO PARA SEGURANÇA E COMODIDADE DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Ver. Pedro Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA CONCEDIDO UM REAJUSTE AOS MOTORISTAS DO MUNICÍPIO E DEMAIS SERVIDORES LOTADOS EM OUTRAS ÁREAS, QUE DESDE 2004 NÃO TEM SEUS SALÁRIOS REAJUSTADOS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, UMA PATRULHA MECANIZADA PARA EFETUAR A RECUPERAÇÃO DAS ESTRADAS QUE DÃO ACESSO À REGIÃO DENOMINADA MATA SECA, NA ZONA RURAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A REFORMA GERAL E A REABERTURA DA LAVANDERIA PÚBLICA DO SETOR ALIANÇA, DESTA CIDADE.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, O ATENDIMENTO A POPULAÇÃO NA FARMÁCIA BÁSICA EM FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO ACADEMIA PÚBLICA NA PRAÇA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO ACADEMIA PÚBLICA NA PRAÇA PERIMETRAL NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO ACADEMIA PÚBLICA NA PRAÇA SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A REVISÃO DO PLANO DE CARREIRA DOS SERVIDORES DA EDUCAÇÃO E O REAJUSTE DOS VENCIMENTOS EM VIRTUDE DAS PERDAS SALARIAIS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A ILUMINAÇÃO DA AVENIDA JOÃO BATISTA.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA DADO CUMPRIMENTO A LEI DOS SERVIDORES DA SAÚDE QUE FOI APROVADA EM DEZEMBRO DE 2012 E ENTROU EM VIGOR EM MARÇO 2013.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A LIMPEZA NO ENTORNO DO LAGO MUNICIPAL DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A IMPLANTAÇÃO DO CRAS - DEVIDO O CONVÊNIO FIRMADO E LIBERADO PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA GARANTIDO O TRANSPORTE GRATUITO NA SEMANA DA PECUÁRIA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITA A REVITALIZAÇÃO DO LAGO COM A CONSTRUÇÃO DE PLAYGROUND E ACADEMIA PÚBLICA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITA A FISCALIZAÇÃO DAS LÂMPADAS NOS POSTES DE ENERGIA E A TROCA DE LÂMPADAS QUEIMADAS FREQUENTEMENTE.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A MANUTENÇÃO NOS PORTES DE ENERGIA ELÉTRICA, A LIMPEZA NOS LOTES, RESIDÊNCIAS E ESTRADAS DA AVENIDA DOM PEDRO II, NO SETOR INDUSTRIAL, PERTO DA CERÂMICA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO A DOCUMENTAÇÃO NECESSÁRIA EM CARÁTER DE URGÊNCIA, PARA OS PROPRIETÁRIOS DAS CASAS DO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA MOLHADA A AVENIDA FERNANDO HENRIQUE CARDOSO DO SETOR AEROPORTO, TRÊS VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Ver. Guilherme Siriano</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO DE UM CENTRO ESPORTIVO, CULTURAL E EDUCACIONAL.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A TRANSFORMAÇÃO DA ÁREA PÚBLICA PRÓXIMA À COLETORIA ESTADUAL EM ÁREA CONVENCIONAL E CEDER À SECRETARIA DE ESTADO DA AGRICULTURA, PARA CONSTRUÇÃO DE UM PRÉDIO PARA ADAPEC.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A MELHORIA DA SINALIZAÇÃO DA AVENIDA JOAQUIM BATISTA DE OLIVEIRA, PRÓXIMO AO TREVO DA BR-242.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A IMPLANTAÇÃO DE SINALIZAÇÕES, DEPRESSÕES OU QUEBRA MOLAS NA AV. JORGE MONTEL SETOR SÃO JOSÉ I E II.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR DO DERTINS, DA RESIDÊNCIA RODOVIÁRIA DE GURUPI, ESTADO DO TOCANTINS, A ROÇAGEM, LIMPEZA E MANUTENÇÃO NA VIA E ACOSTAMENTOS, DO TREVO DO PORTO PIAUÍ À COBRAPE.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR DO DERTINS, DA RESIDÊNCIA RODOVIÁRIA DE GURUPI, ESTADO DO TOCANTINS, A LIMPEZA E MANUTENÇÃO NA ESTRADA QUE LIGA O TREVO DO PORTO PIAUÍ À FAZENDA REDENÇÃO, E O ENCASCALHAMENTO E MANUTENÇÃO DA ESTRADA QUE VAI DA FAZENDA (NEUTON BARROS) ATÉ O PORTO PIAUÍ, ABRANGENDO OS ASSENTAMENTOS PIRARUCU À PRAIA GRANDE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A MANUTENÇÃO E ENCASCALHAMENTO DA ESTRADA DO LIXÃO A FAZENDA LAGOÃO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Ver. Edilson</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, AÇÕES COM VISTAS À RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO A ESCOLA MUNICIPAL RURAL JUSCELINO KUBITSCHEK NA COBRAPE, SITUADAS NO MUNICÍPIO DE LAGOA DA CONFUSÃO/TO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A RECUPERAÇÃO DA ESTRADA-TRECHO COMPREENDIDO: DA FAZENDA DO SENHOR NABOR, PASSANDO NA FAZENDA DO SR. ANTÔNIO DIOLINO, FAZ. DO SR. EPIFÂNIO, FAZ. DO SR. MUNDICO BARROS, FAZ. POUSO ALEGRE, ABRANGENDO A FAZ. DO SR. EURIVAL DE OLIVEIRA, O ASSENTAMENTO GAMELEIRA ATÉ A FAZ. DO SR. FRANCISCO GAMA.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA PARA ABRIGO DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA CONSTRUÍDA UMA PONTE SOBRE O RIO LOROTI, NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA ZIZI PEBA, NO ASSENTAMENTO LAGOA DA ONÇA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, A CONSTRUÇÃO DE BUEIROS NA AVENIDA VITURINO LEITE, ENTRE A AVENIDA PERIMETRAL E A OFICINA KARAJÁ.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Ver. Professor Jailton</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE ENVIE EM REGIME DE URGÊNCIA, PARA A CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA, O PCCS DOS PROFESSORES PARA QUE SEJAM FEITAS AS NECESSÁRIAS DISCUSSÕES E APROVAÇÃO, E ATÉ MESMO A ANTECIPAÇÃO DA VOTAÇÃO PELO PLENÁRIO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, QUE SEJA FEITO O ATERRO DE 3.500MTS, QUE DÁ ACESSO AS ALDEIAS BOA ESPERANÇA E WARI-WARI.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SR. WAGNER COELHO DE OLIVEIRA, ENCASCALHAMENTO DO ATERRO QUE LIGA A TO-280 ATÉ À RESIDÊNCIA DO SENHOR PEDRO CRUZ.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA LIBERADO UM ÔNIBUS FAZENDO UMA LINHA DE EXTENSÃO DE 120 KM,DENTRO DO ASSENTAMENTO DANDO APOIO ÀS FAMÍLIAS DOS ASSENTAMENTOS GAMELEIRA E VILA REAL</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A RECUPERAÇÃO DA AVENIDA PERIMETRAL.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UMA ARBORIZAÇÃO NAS PROXIMIDADES DA BR 242, SE ESTENDENDO ATÉ O SETOR ALIANÇA, COM ARBUSTO BAIXO PARA QUE NÃO VENHA ATINGIR A REDE DE ALTA TENSÃO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO COMPUTADORES E ACESSO A INTERNET NA BIBLIOTECA MUNICIPAL DE FORMOSO DO ARAGUAIA</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO EFETUAR A RECUPERAÇÃO DA VIA DE ACESSO PARA O SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO UMA PATRULHA MECANIZADA PARA EFETUAR A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO A REGIÃO DENOMINADA LAGO DAS PIRANHAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UMA CICLOVIA, COMO TAMBÉM UMA PASSARELA PARA PEDESTRE  COM ILUMINAÇÃO PARALELA À RODOVIA-242 ATÉ O PARQUE DE EXPOSIÇÃO ARMANDO NASCIMENTO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE DENTRO DO PRAZO DE DEZ DIAS SEJA ENCAMINHADO PARA ESTA CASA DE LEIS INFORMAÇÕES EXATAS SOBRE NOMEAÇÕES, CONTRATAÇÕES E GRATIFICAÇÕES REALIZADAS PELO EXECUTIVO MUNICIPAL, NA ADMINISTRAÇÃO DIRETA E INDIRETA, DO DIA 1º DE JANEIRO DE 2013 ATÉ A DATA DE RESPOSTE AO PRESENTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE DENTRO DO PRAZO DE (10)DEZ DIAS, RESPONDA  PARA ESTA CASA DE LEIS, INFORMAÇÕES EXATAS SOBRE OS GASTOS EFETUADOS PELA PREFEITURA RELATIVOS AO CARNAVAL DO ANO DE 2013.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE DENTRO DO PRAZO DE DEZ DIAS, RESPONDA  PARA ESTA CASA DE LEIS, INFORMAÇÕES EXATAS SOBRE VEÍCULOS E MAQUINÁRIOS PARA AS DIVERSAS ÁREAS DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>SOLICITANDO O REPARO A REPOSIÇÃO A MANUTENÇÃO E A TROCA DE TODAS AS LAMPADAS  COM DEFEITO DO SISTEMA DE ILUMINAÇÃO PUBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REABERTURA DA CERÂMICA COMUNITÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>SOLICITANDO A REABERTURA DAS HORTAS COMUNITÁRIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A LIMPEZA DE TODOS OS LOTES BALDIOS E RECUPERAÇÃO COM PATROLAMENTO DAS RUAS E AVENIDAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE DENTRO DO PRAZO DE DEZ DIAS, RESPONDA  PARA ESTA CASA DE LEIS, INFORMAÇÕES EXATAS SOBRE OS GASTOS EFETUADOS PELA PREFEITURA RELATIVOS A EXPOSIÇÃO AGROPECUÁRIA DO ANO DE 2013.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE DENTRO DO PRAZO DE DEZ DIAS, RESPONDA PARA ESTA CASA DE LEIS, INFORMAÇÕES EXATAS SOBRE OS GASTOS EFETUADOS PELA PREFEITURA RELATIVOS A TEMPORADA DE PRAIA DO RECANTO DA ILHA DO ANO DE 2013.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNAÇÃO DE UM ESCRIVÃO E UM DELEGADO DE POLÍCIA PARA ATUAREM,TAMBÉM, DAS 18:00 DAS SEXTAS-FEIRAS ÀS 8:00 DAS SEGUNDAS-FEIRAS.  </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE FORMOSO DO ARAGUAIA, CONSTRUÇÃO DE UMA PRAÇA E A IMPLANTAÇÃO DE UMA ACADEMIA PÚBLICA NO ASSENTAMENTO LAGOA DA ONÇA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE REGIONAL DA SANEATINS, SR. MÁRIO AMARO, A EXPANSÃO DA REDE DE ÁGUA TRATADA NOS SETORES SÃO JOSÉ I E II, BEM COMO EM OUTROS PONTOS DA CIDADE QUE NECESSITA DESTE ATENDIMENTO, E SOLICITAR A PRESENÇA DO SUPERINTENDENTE PARA PRESTAR ESCLARECIMENTOS SOBRE COMO ANDA O PLANEJAMENTO DA EMPRESA PARA ATENDER A NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, O APOIO FINANCEIRO PARA GARANTIR O FUNCIONAMENTO DO TELE CENTRO COMUNITÁRIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDENTE DA CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA, VEREADORA PROFESSORA IRACILDES, A REALIZAÇÃO DE PARCERIA ENTRE ESTA CASA LEGISLATIVA E A RÁDIO FORMOSO FM, PARA TRANSMISSÃO DAS SESSÕES AO VIVO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>*****NUMERAÇÃO NÃO UTILIZADA*****</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, O CASCALHAMENTO DA ESTRADA QUE LIGA A ESCOLA DO ASSENTAMENTO ARAGUAIA II AO ASSENTAMENTO LAGOA DA ONÇA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, QUE FAÇA SARJETAS E MEIO FIO NA AVENIDA JORGE MONTEL NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA FERNANDO HENRIQUE CARDOSO, SITUADA NO SETOR AEROPORTO NA ZONA URBANA DESTA CIDADE.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, A DUPLICAÇÃO DA AVENIDA PERIMETRAL NA ZONA URBANA DESTA CIDADE, NO TRECHO COMPREENDIDO ENTRE A AVENIDA JOAQUIM BATISTA E A EMPRESA VERDES CAMPOS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, A INSTALAÇÃO DE UM POSTO DE SAÚDE NO ASSENTAMENTO LAGOA DA ONÇA, COM TODA INFRAESTRUTURA NECESSÁRIA PARA SEU FUNCIONAMENTO, COM INFORMAÇÃO DA DATA EM QUE O MESMO SERÁ INSTALADO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA NA CIDADE DE FORMOSO DO ARAGUAIA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, A AMPLIAÇÃO DO ATENDIMENTO EDUCACIONAL ÀS CRIANÇAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, QUE SEJA FEITO A LIMPEZA DO CEMITÉRIO, LIMPEZA E AMPLIAÇÃO DO ESTACIONAMENTO, E QUE SEJA COLOCADO À DISPOSIÇÃO DA COMUNIDADE PELO MENOS DOIS ÔNIBUS PARA ESTAR FAZENDO LINHA NO DIA DE FINADOS, PASSANDO POR TODOS OS BAIRROS, A FIM DE TRANSPORTAR A NOSSA COMUNIDADE CARENTE.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, A AQUISIÇÃO DE UMA CADEIRA PARA TRIAGEM, COM SUPORTE DE BRAÇO PARA VERIFICAR A PRESSÃO ARTERIAL E UM COMPUTADOR PARA RECEPÇÃO DO HOSPITAL PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, QUE ARRUME O TRECHO DA FAZENDA TRÊS LAGOS ATÉ A FAZENDA UNIÃO AGROVILA 02, EM REGIME DE URGÊNCIA, DEVIDO A NECESSIDADE DE ESCOAR A PRODUÇÃO DE GRÃOS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE FORMOSO DO ARAGUAIA, QUE SEJA FEITO NO ASSENTAMENTO GAMELEIRA E VILA REAL, BEBEDOUROS PARA O GADO, E O PATROLAMENTO DAS ESTRADAS PRINCIPAIS E VICINAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1554,68 +1554,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>