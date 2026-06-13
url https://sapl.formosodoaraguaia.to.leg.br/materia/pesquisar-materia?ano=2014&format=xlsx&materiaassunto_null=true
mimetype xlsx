--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -51,591 +51,591 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A(S) ALÍNEAS, B, C, D, INCISO 1 DO ART.(S) 17, PARAGRAFO ÚNICO DO ARTIGO 20 E O PARAGRAFO 3º DO ARTIGO 24, TODOS DA LEI N° 833/2013 DE 31 DE OUTUBRO DE 2013, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE FORMOSO DO ARAGUAIA - TO PCCR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA O ENCASCALHAMENTO NA AVENIDA PAULO PARRIÃO ESQUINA COM A BERNADO SAYÃO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A RETIRADA DE ENTULHOS DA RUA RAPOSO TAVARES.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NAS ESTRADAS VICINAIS DO ASSENTAMENTO ARAGUAIA II, BEM COMO CONSTRUÇÃO DE BUEIROS E ENCASCALHAMENTO DAS MESMAS O TRECO CORRESPONDE DA FAZENDA DO SR ANTONIO CARLOS VERAS AS MARGENS DA BR 242 PASSANDO PELO SR MANOEL MUNDICO COM DESTINO FINAL A FAZENDA DO SR SINEIDES MILHOMEM.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NAS ESTRADAS VICINAIS DO ASSENTAMENTO TRÊS PODERES, BEM COMO ENCASCALHAMENTO E PAVIMENTAÇÃO NOS TRECHOS COMEÇA NA FAZENDA DO SR TARCIO BARROS VIA FAZENDA BANDEIRANTES.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>UM TRANSPORTE PARA ASSENTAMENTO PIRARUCA I, ATENDENDO AS FAMÍLIAS DE QUINZE EM QUINZE DIAS, OU SEJA DUAS VEZES POR MÊS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAGEM E ILUMINAÇÃO PÚBLICA NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE IDENTIFICAÇÃO EM FORMOSO DO ARAGUAIA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E MANUTENÇÃO NA ESTRADA QUE LIGA O TREVO DO PORTO PIAUÍ Á FAZENDA REDENÇÃO, E O ENCASCALHAMENTO E MANUTENÇÃO DA ESTRADA QUE VAI DA FAZENDA "NEUTON BARROS" ATÉ O PORTO PIAUÍ, ABRANGENDO OS ASSENTAMENTOS PIRARUCU Á PRAIA GRANDE. </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO MATERIAL AOS EVENTOS CULTURAIS E RELIGIOSOS DAS IGREJAS DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE IDENTIFICAÇÃO NOS LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ver. João Luiz Bonanza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES AO RECOLHIMENTO DE IMPOSTOS AO MUNICÍPIO PELA EMPRESA ARTEC.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES A OBRAS INACABADAS DA GESTÃO ANTERIOR, E QUAIS AÇÕES FORAM TOMADAS PARA SUA REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA O ENCASCALHAMENTO DAS RUAS: COPACABANA E PATROCÍNIO DA SILVA AGUIAR, NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA O ENCASCALHAMENTO NA ESTRADA QUE LIGA ARAGUAIA II AO ARAGUAIA I, E TAMBÉM COLOCANDO MANILHA NO MESMO.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA PRAÇA SÃO JOÃO BATISTA</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA PRAÇA DO SETOR ALIANÇA PARA GARANTIA DE MAIS SEGURANÇA E BEM ESTAR DA COMUNIDADE</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MARCO DRENAGEM NA RUA RUI BARBOSA EM FRENTE A IGREJA SANTA MARIA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMAR A QUADRA DE FUTSAL DO SETOR SÃO JOSÉ, ILUMINAÇÃO DA AVENIDA JOAQUIM BATISTA DE OLIVEIRA DO TRECO QUE COMPREENDE A AVENIDA  ATÉ </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>UM VEÍCULO PARA O USO DAS ASSOCIAÇÕES DOS PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE FORMOSO DO ARAGUAIA-TO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM FEITAS SARJETAS E MEIO FIOS, NA AVENIDA JORGE MONTEL NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO LOMBADAS NA AVENIDA ANHANGUERA NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES AS LICITAÇÕES FEITA EM 2014.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS GASTOS EFETUADOS PELO PODER EXECUTIVO PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL E OUTRAS INFORMAÇÕES...</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TODO O SETOR ALIANÇA, EM FORMOSO DO ARAGUAIA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO NA AVENIDA JOSÉ SOARES, NO SETOR ALIANÇA, EM FORMOSO DO ARAGUAIA</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR AS MARGENS DA BR 242 NO TRECHO ESCOLAR QUE LIGA A FAZENDA DO SR AROLDO COM DESTINO FINAL A FAZENDA DO SR IVO ERENO DO COUTO E TODOS OS RAMAIS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ISENÇÃO DA TAVA PARA AS PESSOAS QUE IRAM COLOCAR BARRACA NA TEMPORADA DE PRAIA RECANTO DA ILHA 2014.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER A EXPANSÃO DA REDE DE ÁGUA TRATADA NO MUNICÍPIO DE FORMOSO DO ARAGUAIA-TO, PRINCIPALMENTE NO SETOR SÃO JOSÉ I E II, E EM OUTROS PONTOS DA CIDADE NO QUAL EM PLENO SÉCULO XXI AINDA SOFRE SEM ESTE BENEFÍCIO DE SUMA IMPORTÂNCIA À VIDA HUMANA. E SOLICITAR A PRESENÇA DO SUPERINTENDENTE PARA PRESTAR ESCLARECIMENTO COMO ANDA O PLANEJAMENTO DA EMPRESA PARA ESTAR ATENDENDO A NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO DE FORMOSO DO ARAGUAIA, SOLICITANDO A REABERTURA DA CERÂMICA COMUNITÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM CONSTRUÍDOS PONTOS FIXOS DE FISCALIZAÇÃO SANITÁRIA EM TRÊS LOCAIS DA CIDADE QUE CORRESPONDEM A SAÍDA DO SETOR ALIANÇA COM DESTINO AO ASSENTAMENTO GAMELEIRA, SAÍDA VIA DUERÉ E AO LADO DO CLUBE DA AABB.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCASCALHADO E PATROLADO O TRECHO QUE CORRESPONDE A SAÍDA DO SETOR ALIANÇA QUE LIGA AO ASSENTAMENTO GAMELEIRA ATÉ A PROPRIEDADE DO SENHOR MARIANO NASCIMENTO ANDRADE NETO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO A CÂMARA MUNICIPAL DA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2015 E LEI ORÇAMENTÁRIA ANUAL 2015.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>INFORMAÇÕES PORQUE A FUNCEF NÃO TEVE AULA NO MÊS DE AGOSTO E PORQUE DE TER TRANSFERIDO O PROGRAMA MAIS EDUCAÇÃO DE VOLTA PARA OS COLÉGIOS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITOS OS REPAROS NAS ILUMINAÇÕES DAS PRAÇAS...</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAR O SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA PARA PRESTAR INFORMAÇÕES SOBRE A COLETA DE LIXO EM FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, DEPUTADOS FEDERAIS, SENADORES E DENIT, SOLICITANDO A CONSTRUÇÃO DE ACESSO AO SETOR ALIANÇA...</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAR A SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE PARA PRESTAR INFORMAÇÕES SOBRE A SAÚDE PÚBLICA DE FORMOSO DO ARAGUAIA E CUMPRIMENTO DE METAS E AÇÕES DE SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO COM AS INSTITUIÇÕES BANCÁRIAS DE FORMOSO DO ARAGUAIA, DISPONIBILIZANDO O PAGAMENTO DE IMPOSTOS MUNICIPAIS VIA BOLETO BANCÁRIOS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AS AÇÕES DESENVOLVIDAS PELO SECRETÁRIO DA JUVENTUDE NOS ANOS DE 2013 E 2014</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PORQUE DA NÃO EXECUÇÃO DO PROJETO DE LEI Nº 015/2013 DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO UMA VAN COM AR CONDICIONADO PARA O TRANSPORTE DOS PACIENTES DE FORMOSO DO ARAGUAIA QUE FAZEM HEMODIÁLISE NA CIDADE DE GURUPI.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA GRADE CURRICULAR DA REDE EDUCACIONAL A DISCIPLINA "PREVENÇÃO E COMBATE AO USO DE DROGAS".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROJETO PARA A CAPACITAÇÃO PEDAGÓGICA ESPECÍFICA NO COMBATE AO USO DE DROGAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>CANCELADO</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA CONTRA O MOSQUITO DA DENGUE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -942,68 +942,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>