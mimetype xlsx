--- v0 (2025-12-10)
+++ v1 (2026-06-14)
@@ -54,243 +54,243 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ver. Pedro Ferreira, Josafá Paz, Ver. Maristela Gama</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/397/projeto_de_resolucao_2015_no_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/397/projeto_de_resolucao_2015_no_002.pdf</t>
   </si>
   <si>
     <t>" INSTITUI O AUXILIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA, DANDO OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Pedro Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/398/projeto_de_resolucao_2015_no_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/398/projeto_de_resolucao_2015_no_003.pdf</t>
   </si>
   <si>
     <t>" ALTERA O ANEXO I - "DEFINIÇÃO DE CARGOS EM COMISSÃO E QUANTITATIVOS GRUPO DE DIREÇÃO SUPERIOR E DE ASSESSORAMENTO" DA RESOLUÇÃO Nº 006 DE 15 DE DEZEMBRO DE 2005 DA CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA, E RESOLUÇÃO Nº 001 DE 24 DE FEVEREIRO DE 2014 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/399/projeto_de_resolucao_2015_no_004.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/399/projeto_de_resolucao_2015_no_004.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A FILIAÇÃO DA CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA/TO À UNIÃO DOS VEREADORES DO ESTADO DO TOCANTINS - UVET."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAGEM NA AVENIDA: ANHANGUERA, NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA A RUA: RAPOSO TAVARES, NO SETOR SÃO JOSÉ I.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA PARA A AVENIDA: MARGINAL DIREITA, NO SETOR SÃO JOSÉ I.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Ver. João Luiz Bonanza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE FAÇA A CONVOCAÇÃO DA DIRETORA DA RECEITA FAZENDÁRIA MUNICIPAL DE FORMOSO DO ARAGUAIA ISABEL ALVES PEREIRA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE FAÇA A CONVOCAÇÃO DO SECRETARIO MUNICIPAL DE SÁUDE DE FORMOSO DO ARAGUAIA LEONARDO CAMARGO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE FAÇA A RECUPERAÇÃO DAS PONTE E ESTRADA QUE DÃO ACESSO AO ASSENTAMENTO PIRARUCU I, FOTOS EM ANEXO</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A EXPANSÃO DA REDE DE ÁGUA TRATADA NA RUA 09 DO SETOR PLANALTO, SENDO A RUA COM 200MT EXTENSÃO, ONDE RESIDEM 9 FAMÍLIAS E A MESMA NÃO POSSUI PAVIMENTAÇÃO, E SERÁ REALIZADO EM PARCERIA COM O MUNICÍPIO </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ver. Maristela Gama</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAGEM E ILUMINAÇÃO DA PRAÇA DO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>MATERIAIS ADEQUADOS DE LIMPEZA E MANUTENÇÃO DO CEMITÉRIO LOCAL.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE NOS DE A PRESTAÇÃO DE CONTAS DO FUNDEB 2014.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE NOS DE INFORMAÇÃO QUANTO AO FUNCIONAMENTO DO LIMPA FOSSA DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A NOBRE PROMOTORA DE JUSTIÇA REQUISITE A PRESTAÇÃO, DE CONTAS E OS REPASSES DO FORMOSOPREV NOS ANOS DE 2013,2014 E 2015</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ver. João Luiz Bonanza, J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A NOBRE PROMOTORA DE JUSTIÇA REQUISITE A FOLHA DE PAGAMENTO DOS SERVIDORES DO MUNICÍPIO FORNECIDA PELO BANCO DO BRASIL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -597,68 +597,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/397/projeto_de_resolucao_2015_no_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/398/projeto_de_resolucao_2015_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/399/projeto_de_resolucao_2015_no_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/397/projeto_de_resolucao_2015_no_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/398/projeto_de_resolucao_2015_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2015/399/projeto_de_resolucao_2015_no_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>