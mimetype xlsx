--- v0 (2025-12-10)
+++ v1 (2026-06-16)
@@ -54,397 +54,397 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ver. Professora Iracildes</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/380/projeto_de_decreto_lagislativo_2016_no_005.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/380/projeto_de_decreto_lagislativo_2016_no_005.pdf</t>
   </si>
   <si>
     <t>"DISPÔE SOBRE A CONCESSÃO DE TITULO DE CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DESAFETA O IMÓVEL QUE MENCIONA E DOA SEM ENCARGOS PARA UMA INSTITUIÇÃO SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Wagner Coelho de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO QUADRO GERAL DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA-TO E ADOTA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARAÇÃO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DE FORMOSO DO ARAGUAIA - TO, AMIGOS PARA SEMPRE DO MUNICÍPIO DE FORMOSO DO ARAGUAIA, ESTADO DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕEM SOBRE A MODIFICAÇÃO NA LEI 715/2009 DE 28 DE MAIO DE 2009, CRIANDO O CARGO DE PREGOEIRO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N° 654/07, NA PARTE QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROJETO DE LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA PARA 2017, ESTIMANDO RECEITA E FIXANDO DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 833/2013, DE 31 DE OUTUBRO DE 2013, NA PARTE QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE LOTEAMENTO URBANO OFICIAL, E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
 PROJETO DE LEI Nº 010-2/2016</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A OUVIDORIA DA CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA (TO), CARGOS QUE CARACTERIZA, DANDO OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. João Luiz Bonanza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/362/requerimento_2016_01_no_001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/362/requerimento_2016_01_no_001.pdf</t>
   </si>
   <si>
     <t>REQUER UM RELATÓRIO COMPLETO SOBRE A FROTA MUNICIPAL, A QUANTIDADE DE VEÍCULOS QUE HOJE COMPÕE O QUADRO DA ATUAL ADMINISTRAÇÃO, BEM COMO TODOS OS CARROS DOADOS PELA RECEITA FEDERAL E SEUS RESPECTIVOS ESTADOS, A FROTA DA EDUCAÇÃO E TODAS AS SECRETARIAS INCLUINDO MAQUINAS PESADAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Zé Caburé</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 01/2. _x000D_
 REQUER QUE SEJA COLOCADO DEPRESSÕES INVESTIDAS NA RUA 04, FORMOSO DO ARAGUAIA - TO</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Pedro Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/364/requerimento_2016_01_no_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/364/requerimento_2016_01_no_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 001/ 03 DE 2016_x000D_
 REQUER AO GERENTE DOS CORREIOS O SENHOR LUIZ AGUIAR DE MORAES QUE AS CORRESPONDÊNCIAS DOS MORADORES DO SETOR AEROPORTO SEJAM ENTREGUES CERTAMENTE NO PRÓPRIO SETOR NAS DEVIDAS RESIDENCIAS, ONDE AS MESMAS JA SE ENCONTRAM TODAS NUMERADAS DE ACORDO COM O QUE FOI ROGADO PELA EMPRESA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/365/requerimento_2016_01_no_004.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/365/requerimento_2016_01_no_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001 / 04 DE 2016_x000D_
 REQUER QUE SEJA REALIZADO O SERVIÇO DE TAPA BURACO E RECONSTRUÇÃO DE UM BUEIRO NA AVENIDA JOAQUIM BATISTA ESQUINA COM A MANOEL BRANDÃO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Ver. Maristela Gama</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/366/requerimento_2016_01_no_005.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/366/requerimento_2016_01_no_005.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001 / 05 DE 2016._x000D_
 REQUER UM OPERAÇÃO TAPA-BURACOS NA RUA 11, SETOR SÃO JOSÉ I.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Josafá Paz</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/367/requerimento_2016_01_no_006.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/367/requerimento_2016_01_no_006.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001 / 06 DE 2016._x000D_
 REQUER QUE SEJA FEITO UMA LIMPEZA AS MARGENS DA RUA 2 DE ESQUINA COM A JK, PERTO DO ANTIGO "PROJETÃO" E RECUPERAÇÃO ASFÁLTICA E ILUMINAÇÃO PUBLICA DA MESMA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/369/requerimento_2016_02_no_001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/369/requerimento_2016_02_no_001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002 / 01 DE 2016._x000D_
 QUER QUE SEJA FEITA UMA REFORMA NA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/370/requerimento_2016_02_no_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/370/requerimento_2016_02_no_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002 / 02 DE 2016._x000D_
 REQUER QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PUBLICA NAS PROXIMIDADES DO LAGO MUNICIPAL ATE FUNCEF E INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIAS E TECNOLOGIA (IFTO).</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/371/requerimento_2016_02_no_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/371/requerimento_2016_02_no_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002 / 03 DE 2016._x000D_
 REQUER ILUMINAÇÃO PUBLICA PARA A AVENIDA DOM PEDRO II - SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/372/requerimento_2016_02_no_004.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/372/requerimento_2016_02_no_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002 / 04 DE 2016._x000D_
 REQUER QUE SEJA FEITO UMA MANUTENÇÃO NA ILUMINAÇÃO PUBLICA DA AVENIDA GOIÁS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/373/requerimento_2016_03_no_001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/373/requerimento_2016_03_no_001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003 / 01 DE 2016._x000D_
 REQUER A CONVOCAÇÃO DO SECRETARIO INDUSTRIA COMERCIO E MEIO AMBIENTE SENHOR UBIRACY PEREIRA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/374/requerimento_2016_03_no_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/374/requerimento_2016_03_no_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003 / 02 DE 2016._x000D_
 REQUER QUE SEJA FEITA HOMENAGEM DO NOVO POSTO DE SAÚDE DO SETOR ALIANÇA, EM NOME DA SRA. LUISA NOLEDO MENDONÇA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/375/requerimento_2016_03_no_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/375/requerimento_2016_03_no_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003 / 03._x000D_
 REQUER A ILUMINAÇÃO PUBLICA PARA AVENIDA JORGE MONTEL ATE SETOR SÃO JOSÉ I.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/376/requerimento_2016_no_004.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/376/requerimento_2016_no_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2016._x000D_
 REQUER A CONSTRUÇÃO DE UMA PRAÇA EM FRENTE Á IGREJA SANTA LUIZA SITUADA NA RUA 04 ESQUINA COM AVENIDA JORGE MONTEL NO SETOR JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/377/requerimento_2016_no_005.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/377/requerimento_2016_no_005.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2016._x000D_
 REQUER OS DOCUMENTOS DAS CASAS DA AVENIDA PRESIDENTE FERNANDO HENRIQUE CARDOSO DO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/378/requerimento_2016_06_no_001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/378/requerimento_2016_06_no_001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006 / 01 DE 2016._x000D_
 REQUER A LEGALIZAÇÃO DA ÁREA VERDE DO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/379/requerimento_2016_06_no_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/379/requerimento_2016_06_no_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006 / 02 DE 2016._x000D_
 REQUER INCLUIR A FESTA DA CONGREGAÇÃO SOL NASCENTE, PA ARAGUAIA II, NO CALENDÁRIO OFICIAL DO MUNICÍPIO, TORNANDO-SE UMA FESTA TRADICIONAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -752,68 +752,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/380/projeto_de_decreto_lagislativo_2016_no_005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/362/requerimento_2016_01_no_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/364/requerimento_2016_01_no_003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/365/requerimento_2016_01_no_004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/366/requerimento_2016_01_no_005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/367/requerimento_2016_01_no_006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/369/requerimento_2016_02_no_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/370/requerimento_2016_02_no_002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/371/requerimento_2016_02_no_003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/372/requerimento_2016_02_no_004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/373/requerimento_2016_03_no_001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/374/requerimento_2016_03_no_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/375/requerimento_2016_03_no_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/376/requerimento_2016_no_004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/377/requerimento_2016_no_005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/378/requerimento_2016_06_no_001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/379/requerimento_2016_06_no_002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/380/projeto_de_decreto_lagislativo_2016_no_005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/362/requerimento_2016_01_no_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/364/requerimento_2016_01_no_003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/365/requerimento_2016_01_no_004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/366/requerimento_2016_01_no_005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/367/requerimento_2016_01_no_006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/369/requerimento_2016_02_no_001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/370/requerimento_2016_02_no_002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/371/requerimento_2016_02_no_003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/372/requerimento_2016_02_no_004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/373/requerimento_2016_03_no_001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/374/requerimento_2016_03_no_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/375/requerimento_2016_03_no_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/376/requerimento_2016_no_004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/377/requerimento_2016_no_005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/378/requerimento_2016_06_no_001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2016/379/requerimento_2016_06_no_002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>