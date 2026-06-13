--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -51,1122 +51,1122 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A CONCLUSÃO DA OBRA DA CRECHE DO SETOR JARDIM PLANALTO UTILIZANDO, PARA TANTO, RECURSOS DO TESOURO MUNICIPAL (RECURSOS PRÓPRIOS)."</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Dr. Mosaniel Falcão, Ver. Heno Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO O ENVIO DA TABELA DE REMUNERAÇÃO DOS SERVIDORES DO QUADRO GERAL PARA CÂMARA MUNICIPAL A FIM DE QUE A MESMA SEJA VOTADA E IMEDIATAMENTE SEJA REALIZADO O ENQUADRAMENTO E PAGAMENTO DOS VALORES CORRESPONDENTES DO PLANO DE CARGO CARREIRA E REMUNERAÇÃO (PCCR) DOS SERVIDORES DO QUADRO GERAL."</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Wagner Coelho de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA TABELA V DA LEI COMPLEMENTAR 11/2017 E DÁ OUTRAS PROVIDÊNCIAS. (ISSQN, TRIBUTOS, TRIBUTÁRIAS, TRIBUTÁVEIS).</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Josafá Paz</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DO PODER LEGISLATIVO" DO MUNICÍPIO DE FORMOSO DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA, FIXA PRINCÍPIOS E DIRETRIZES DE GESTÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DA ADMINISTRAÇÃO DA CERÂMICA COMUNITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO NA LEI Nº 715/2009, DE 28/05/2009, REFERENTE A CRIAÇÃO DO CARGO DE MECÂNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIO COM O SINDICATO RURAL DE FORMOSO DO ARAGUAIA/TO, PARA REPASSE DE SUBSÍDIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE MENSALIDADES/ANUIDADES. ORGANIZAÇÕES SOCIAIS, SEM FINS LUCRATIVOS, QUE REALIZAM ATIVIDADES DE DEFESA EM FAVOR DAS POLÍTICAS PÚBLICAS E INTERESSES DO MUNICÍPIO E AUTORIZA O PODER EXECUTIVO A VINCULAR-SE COMO ASSOCIADO DAS ORGANIZAÇÕES SOCIAIS, SEM FINS LUCRATIVOS QUE ESPECIFICA E A PAGAR AS RESPECTIVAS ANUIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO FORMOSENSE AOS SENHORES WILMAR ALVES DE OLIVEIRA, MAURO CARLESSE, ATAÍDES DE OLIVEIRA E JOSÉ WILSON SIQUEIRA CAMPOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO EM COMISSÃO DE PREGOEIRO NA ESTRUTURA ORGANIZACIONAL DO MUNICÍPIO DE FORMOSO DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>" APROVA PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2018/2021"</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO COM REGULARIZAÇÃO DE ÁREAS URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O CONTRATO DE CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO OS MUNICÍPIOS DO CENTRO OESTE DO TOCANTINS - CMCO, CELEBRADO PELOS MUNICÍPIOS DE ALIANÇA DO TOCANTINS, CRIXÁS DO TOCANTINS, FÁTIMA, NOVA ROSALÂNDIA, OLIVEIRA DE FÁTIMA, PUGMIL, SANTA RITA DO TOCANTINS, PARA RATIFICAÇÃO DO CONTRATO E ADESÃO PELO MUNICÍPIO DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DE CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL-COMSEA DO MUNICIPIO DE FORMOSO DO ARAGUAIA, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICIPIO DE FORMOSO DO ARAGUAIA, NOS TERMOS DOS §§ 3º E 4º, DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS CONSIDERADOS DE PEQUENO VALOR (RPV)</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICIPIO DE FORMOSO DO ARAGUAIA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL-RPPS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>Ver. Dr. Mosaniel Falcão</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL NO MUNICÍPIO DE FORMOSO DO ARAGUAIA/TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Felipe Souza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CRIAÇÃO DA PRAÇA DA ALIMENTAÇÃO (SR. VALDENOR MARTINS MILHOMENS) E REGULAMENTAÇÃO DOS QUIOSQUES, BOX, TRAILERS, BARRACAS, VEÍCULOS OU SIMILARES INSTALADOS NA PRAÇA DA PERIMETRAL, QUE COMERCIALIZEM ESPETINHOS, HOT DOG, BEBIDAS E OUTROS AFINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Luis Henrique</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O PROGRAMA CÂMARA EM AÇÃO A SER VEICULADO SEMANALMENTE NA RÁDIO COMUNITÁRIA FORMOSO FM.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA - COMSEG, ESTABELECE SUA COMPETÊNCIA, PRINCÍPIOS E DIRETRIZES PARA O SEU FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ver. Guilherme Siriano</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO FUNDO MUNICIPAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ver. Heno Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE PROTEÇÃO DE DADOS CADASTRAIS E ARQUIVOS FÍSICOS DAS FAMÍLIAS DEVIDAMENTE INSCRITAS NOS PROGRAMAS HABITACIONAIS NO ÂMBITO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA/TO, VISANDO O PRINCÍPIO DA CONTINUIDADE DA OFERTA DE SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EDUCAÇÃO NO TRÂNSITO NAS ESCOLAS DA REDE PÚBLICA DE ENSINO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICIPIO DE FORMOSO DO ARAGUAIA, NOS TERMOS §3º E 4º, DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS CONSIDERADOS DE PEQUENO VALOR (RPV)</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA, CONSOLIDA OS ATOS PERTINENTES, CRIA CARGO DE PROVIMENTO EM COMISSÃO DE DEMISSIBILIDADE "AD NUTUM", PROMOVE O REALINHAMENTO DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS SESSÕES QUE ANTES ERAM NO PERÍODO NOTURNO, FORAM MODIFICADAS PARA A REALIZAÇÃO NO PERÍODO MATUTINO, E VISANDO A PARTICIPAÇÃO POPULAR, SOLICITO A VOSSA EXCELÊNCIA QUE ELAS DEVOLVIDAS AO PERÍODO NOTURNO, CONFORME TRADIÇÃO DA CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Ver. Heno Rodrigues, J Cleves, Ver. Dr. Mosaniel Falcão, Ver. Luis Henrique, Ver. Oziel</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>"A CONTRATAÇÃO DE RADIODIFUSÃO PARA A TRANSMISSÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL NA ÍNTEGRA."</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JOVEM IURY VENÂNCIO, O MESMO ALCANÇOU ÊXITO ATRAVÉS DO ENEM TENDO SIDO APROVADO EM 43 PROCESSOS SELETIVOS DO CURSO DE MEDICINA, TENDO ESCOLHIDO (UFGD) PARA REALIZAR SEU CURSO</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Ver. Oziel</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO KIT DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL-EPI AOS COLETORES DE LIXO OU GARIS QUE REALIZAM A LIMPEZA DA CIDADE DE FORMOSO DO ARAGUAIA-TO</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>"LOMBADA NA AVENIDAS JORGE MONTEL, NO SETOR PLANALTO"</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>"A CONTRATAÇÃO DE QUEBRA-MOLAS EM QUANTIDADES SATISFATÓRIA NA AVENIDA PERIMETRAL, NO TRECHO ENTRE AVENIDA JOAQUIM BATISTA DE OLIVEIRA, MAIS PRECISAMENTE, ENTRE A ROTATÓRIA SITUADA EM FRENTE Á SENEATINS ATÉ A TO-070 SAÍDA PARA CIDADE DE DUERÉ NO SETOR PLANALTO."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA CONSIGNADA NOS ANAIS DESTA CASA, MOÇÃO DE APLAUSOS COM VOTOS DE CONGRATULAÇÕES PARA O SENHOR GEORGE GOMES SANTANA, COMANDANTE DA 3ª CIA DA PM-FORMOSO. REQUER AINDA, QUE DESSA MOÇÃO SE DÊ CIÊNCIA AO HOMENAGEADO EM REFERÊNCIA, BEM COMO REALIZAÇÃO DE SOLENIDADE."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Ver. Sandoval Costa</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER A ESTA PRESIDÊNCIA PARA QUE ENVIE EXPEDIENTE AO SENHOR FRANCISLEY DE SOUZA BORGES - SECRETÁRIO DE INFRAESTRUTURA QUE SEJA FEITA A MELHORIA DA ESTRADA VICINAL DE FORMOSO AO ASSETAMENTO GAMELEIRA."</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA FEITO A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO E DE REDUÇÃO DE VELOCIDADE, FIXAS DE PEDESTRE E QUEBRA-MOLAS EM VIAS ESCOLARES DE REDE MUNICIPAL, ESTADUAL E PRIVADO E NA RUA 4 E AV. JOAQUIM BATISTA DE OLIVEIRA."</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA FEITA A RECUPERAÇÃO COM MAQUINÁRIO E MATÉRIAS DE ESTRADA DO TRECHO TO-070 Á CONAB-COMPANHIA NACIONAL DE ABASTECIMENTO, SITUADA NA CIDADE DE FORMOSO DO ARAGUAIA-TO."</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>"LOMBADAS ELETRÔNICAS NA BR 242 E NAS SEGUINTES AVENIDAS, PERIMETRAL, RIO FORMOSO, E JK."</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>"A ESTA PRESIDÊNCIA PARA QUE ENVIE EXPEDIENTE AO SENHOR FRANCISLEY DE SOUZA BORGES-SECRETÁRIO DE INFRAESTRUTURA, QUE SEJA FEITAS AS MELHORIAS DAS ESTRADAS DOS ASSENTAMENTOS LAGOA DA ONÇA, ARAGUAIA I E II."</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REQUER A ESTA PRESIDÊNCIA PARA QUE ENVIE EXPEDIENTE AO SENHOR FRANCISLEY DE SOUZA BORGES - SECRETÁRIA DE INFRAESTRUTURA, QUE SEJA FEITA AS MELHORIAS DAS ESTRADAS DO ASSENTAMENTO ARAGUAIA I, ESPECIFICAMENTE NO TRECHO QUE LIGA A TO 280 NO SENTIDO A MATA SECA É TAMBÉM O TRECHO NO SENTIDO LAGO DO RIO FORMOSO."</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>"COLOCAÇÃO DE LOMBADA, NA AVENIDA JK E AVENIDA GOIÁS, NA ALTURA DA ACADEMIA COLISEU."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>"A ESTA PRESIDÊNCIA, PARA QUE ENVIE EXPEDIENTE AO SENHOR FRANCISLEY DE SOUZA BORGES - SECRETÁRIO DE INFRAESTRUTURA, QUE SEJA FEITA A MANUTENÇÃO DAS ESTRADAS VICINAIS QUE LIGA A TO-181 A ASSOCIAÇÃO CARACOL I, PASSANDO PELA REGIÃO CAPÃO DE AREIA."</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>"A ESTA PRESIDÊNCIA, PARA QUE ENVIE EXPEDIENTE A VOSSA EXCELENTÍSSIMA SENHORA PEDRINA ARAÚJO COELHO - SECRETÁRIA DE SAÚDE, QUE SEJA MANTIDO OS SERVIÇOS DE AGENTE DE SAÚDE NA REGIÕES DAS FAZENDAS CABECEIRA VERDE, BABIÉ, ITAÚNA E OUTRAS."</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>"A ESTA PRESIDÊNCIA, PARA QUE ENVIE EXPEDIENTE AO SENHOR FRANCISLEY DE SOUZA BORGES-SECRETÁRIO DE INFRAESTRUTURA, QUE SEJA FEITA A RESTAURAÇÃO DA ILUMINAÇÃO DO ASSENTAMENTO LAGOA DA ONÇA."</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA FEITO FAIXAS DE PEDESTRE NAS PROXIMIDADES DE TODAS AS ESCOLAS MUNICIPAIS, ESTADUAIS, HOSPITAL MUNICIPAL E POSTOS DE SAÚDE."</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA FEITA A INCLUSÃO DO SETOR AEROPORTO NA MAPA DOS CORREIOS PARA A REALIZAÇÃO DE ENTREGA DE CONTAS, CORRESPONDÊNCIAS E ENCOMENDAS DOS MORADORES DESTE BAIRRO."</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Josafá Paz, Sebastian da Gráfica, Ver. Dr. Mosaniel Falcão, Ver. Guilherme Siriano, Ver. Sandoval Costa</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DOAÇÃO DE IMÓVEL MUNICIPAL PARA A ENTIDADE FILANTRÓPICA ASSOCIAÇÃO DE PAIS DE EXCEPCIONAL (APAE) DE FORMOSO DO ARAGUAIA/TO."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA VIABILIZADA COM URGÊNCIA A REFORMA DA FEIRA COBERTA DE FORMOSO DO ARAGUAIA-TO, VISANDO O FECHAMENTO EM TELA DE GRADE PARA O TRANCAMENTO NA PARTE NOTURNA, EM QUE NÃO ESTEJA SENDO UTILIZADA E A CONSTRUÇÃO DE BANHEIROS AO LADO DE FORA."</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA FEITO, POR MEIO DE RECURSOS PRÓPRIOS OU OUTROS CONVÊNIOS, A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DA PARTE QUE NÃO FOI CONTEMPLADA, NA AVENIDA DOM PEDRO II.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA FEITO UMA CAMPANHA DE CONSCIENTIZAÇÃO PARA TODA A SOCIEDADE DE FORMOSO DO ARAGUAIA, EM ESPECIAL, AOS MORADORES E COMERCIANTES DO SETOR SÃO JOSÉ I E II E SETOR JARDIM PLANALTO, ACERCA DO LIXO JOGADO NAS IMEDIAÇÕES DA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO DAS ESTRADAS DO ASSENTAMENTO TRÊS PODERES.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA MOLHADO COM UM CAMINHÃO PIPA AS RUAS DO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL EM CARÁTER DE URGÊNCIA, A REFORMA DAS ESTRADAS DA LAGOA DA ONÇA NO TRECHO BRAQUEARÃO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA CÂMARA, QUE SEJA CONCEDIDO O TÍTULO DE CIDADÃO FORMOSENSE A SRA. ISABEL FERREIRA ROCHA LIMA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO DE EMERGÊNCIA NO HOSPITAL HERMÍNIO AZEVEDO SOARES.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SE ADQUIRA UM GERADOR DE ENERGIA ELÉTRICA E FAÇA A INSTALAÇÃO NO HOSPITAL MUNICIPAL HERMÍNIO AZEVEDO SOARES.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA CÂMARA O DESARQUIVAMENTO DO PROJETO DE LEI Nº 01/2016 DE AUTORIA DO PODER EXECUTIVO, QUE TRATA DA DESAFETAÇÃO DE IMÓVEL E DOA SEM ENCARGOS, PARA UMA INSTITUIÇÃO SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA CÂMARA A CRIAÇÃO DO PCCR (PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO) DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA FEITA A LIMPEZA, INSTALAÇÃO DE ENERGIA ELÉTRICA, BEM COMO O ENCANAMENTO DE ÁGUA NO CEMITÉRIO MUNICIPAL DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJAM CONSTRUÍDOS PONTOS DE ÔNIBUS ADEQUADOS AOS USUÁRIOS DO TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE INFRAESTRUTURA DE FORMOSO DO ARAGUAIA, SR. FRANCISLEY DE SOUZA BORGES, QUE SEJA FEITO VALETAS NO SOLO DA SEDE DA VILA LAGOA DA ONÇA, PARA O ARMAZENAMENTO ADEQUADO DO LIXO DOMÉSTICO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA VIABILIZADA COM URGÊNCIA, A REFORMA GERAL DO POSTO FISCAL DE FORMOSO DO ARAGUAIA, VISANDO O MELHORAMENTO DAS CONDIÇÕES FÍSICAS DO PRÉDIO, BEM COMO INSTALAÇÕES ELÉTRICAS E SANITÁRIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA CÂMARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUSSÃO SOBRE A SITUAÇÃO ADMINISTRATIVA-FINANCEIRA DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS (FORMOSOPREV) DE FORMOSO DO ARAGUAIA/TO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO HORIZONTAL E VERTICAL (PLACAS, MARCAS, FAIXA DE PEDESTRES, ETC), EM TODOS OS BAIRROS, PRINCIPALMENTE, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A REALIZAÇÃO DE CASAMENTO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO RECAPEAMENTO EM TODAS AS VIAS ASFALTADAS DO SETOR ALIANÇA</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LOMBADA, NA AVENIDA JOAQUIM BATISTA DE OLIVEIRA, SETOR JARDIM PLANALTO, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS, TEMPLO MATRIZ</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DESIGNAÇÃO DE UM DESTACAMENTO MILITAR OU APOIO ROTINEIRO DA POLICIA MILITAR PARA A COMUNIDADE DA VILA DO P A ASSENTAMENTO LAGOA DA ONÇA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Ver. Heno Rodrigues, J Cleves, Ver. Luis Henrique, Ver. Oziel</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE UM VEICULO (TRANSPORTE COLETIVO), DEVIDAMENTE ADEQUADO, INCLUSIVE COM ACESSO Á ACESSIBILIDADE BEM COMO CONDIÇÕES DE CONFORTO E COMODIDADE, PARA A REALIZAÇÃO DO TRANSPORTE DOS PORTADORES DE INSUFICIÊNCIA RENAL CRÔNICA TERMINAL, PACIENTES QUE REALIZAM HEMODIÁLISE</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REALIZAÇÃO DE RONDAS OSTENSIVAS NAS IMEDIAÇÕES DO LAGO MUNICIPAL, DE FORMA ROTINEIRA </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REPASSE DA PARCELA DENOMINADA DE INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS'S) E OS AGENTES DE COMBATE A ENDEMIAS (ACES)</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENADOR ATAÍDES A DESTINAÇÃO DE EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE 200(DUZENTAS) UNIDADES HABITACIONAIS PARA O MUNICIPIO DE FORMOSO DO ARAGUAIA-TO</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE ILUMINAÇÃO DE PARTE DA PISTA DE CAMINHADA E A REPOSIÇÃO DE LÂMPADA QUE ESTÃO QUEIMADAS EM OUTRAS PARTE DA PISTA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Ver. Dr. Mosaniel Falcão, J Cleves, Ver. Heno Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UM PADRÃO TRIFÁSICO NA ESCOLA MUNICIPAL HERMÍNIO AZEVEDO SOARES</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Ver. Dr. Mosaniel Falcão, J Cleves, Ver. Heno Rodrigues, Ver. Luis Henrique</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RETIRADA DA PAUTA NO MÊS DE NOVEMBRO DO PROJETO DE LEI Nº15/2017, QUE TRATA DO PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2018/2021; E DO PROJETO DE LEI Nº13/2017, QUE TRATA DA LEI ORÇAMENTARIA ANUAL</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCASCALHAMENTO NA RUA 14 BIS, NO SETOR SÃO JOSÉ II</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>URGENTE INTERVENÇÃO DA SECRETARIA DE INFRAESTRUTURA NA ÁREA DO CEMITÉRIO, NO QUE SE REFERE ÁS NOVAS SEPULTURAS</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDO PLENÁRIO, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS INFORMAÇÕES A RESPEITO DO PROJETO DE LEI DE NOSSA AUTORIA APRESENTADO NAS SESSÕES NO MÊS DE AGOSTO</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA, MANUTENÇÃO E REVITALIZAÇÃO DA PRAÇA HERMÍNIO AZEVEDO SOARES</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO OUVIDO O PLENÁRIO, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS, POR PARTE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL O PROJETO DE LEI QUE TRATA DO PARCELAMENTO DA DÍVIDA DA PREVIDENCIÁRIA DO MUNICIPIO DE FORMOSO DO ARAGUAIA EM CARÁTER DE URGÊNCIA</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL,QUE SEJA FEITA A DOAÇÃO DE ÁREA PARA A CONSTRUÇÃO DA SEDE PRÓPRIA DO INSTITUTO FEDERAL DO TOCANTINS (IFTO).</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>"NUMERAÇÃO NÃO UTILIZADA"</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Ver. Dr. Mosaniel Falcão, J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUE A ADMINISTRAÇÃO PUBLICA MUNICIPAL ASSUMA A CONCLUSÃO DA CRECHE MUNICIPAL, LOCALIZADA NO SETOR PLANALTO."</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Sebastian da Gráfica</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MELHORIA NO TRECHO NA RUA MONTEIRO LOBATO."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MELHORIA NO TRECHO NA RUA JOSE BONIFÁCIO."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUE SE CRIE UMA LINHA DE TRANSPORTE ESCOLAR LIGANDO O SETOR AEROPORTO À ESCOLA MUNICIPAL DOM ALANO."</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"REQUER QUE SEJA ENVIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA CONSTRUÍDO UM NOVO CEMITÉRIO NO MUNICÍPIO DE FORMOSO DO ARAGUAIA - TO." </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRALMENTE AO AUTÓGRAFO DE LEI Nº 008/2016, QUE FIXA OS SUBSÍDIOS PARA O CARGO DE VEREADOR DO MUNICÍPIO DE FORMOSO DO ARAGUAIA/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRALMENTE AO AUTÓGRAFO DE LEI Nº 009/2016, QUE FIXA OS SUBSÍDIOS PARA O CARGO DE PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE FORMOSO DO ARAGUAIA/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO A MODIFICAÇÃO DO ARTIGO 10, PARTE B, DO AUTÓGRAFO DE LEI 009/2017 DE 04 DE AGOSTO DE 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1473,68 +1473,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="90.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>