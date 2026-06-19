--- v0 (2026-02-09)
+++ v1 (2026-06-19)
@@ -54,342 +54,342 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Wagner Coelho de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_2019_no_001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_2019_no_001.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A ALTERAÇÃO DO ANEXO III DA LEI N. 809/2012 DE 01 DE NOVEMBRO DE 2012 E DAS OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_2019_no_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_2019_no_002.pdf</t>
   </si>
   <si>
     <t>" INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL MUNICIPAL - REFIS/2018, NO MUNICÍPIO DE FORMOSO DO ARAGUAIA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>Ver. Heno Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_2019_no_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_2019_no_003.pdf</t>
   </si>
   <si>
     <t>" ESTA LEI ALTERA A REDAÇÃO DO INCISO I DO ARTIGO 2º E PARAGRAFO ÚNICO DO ARTIGO 3º DA LEI Nº 926/2018, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>" DISPÔE SOBRE AS  DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/422/lei_94320191225_032.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/422/lei_94320191225_032.pdf</t>
   </si>
   <si>
     <t>" DISPÕE  SOBRE O PROJETO DE LEI ORÇAMENTÁRIO ANUAL-LOA,  PARA 2020 , ESTIMANDO RECEITA E FIXANDO  DESPESAS E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/423/lei_94420191225_033.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/423/lei_94420191225_033.pdf</t>
   </si>
   <si>
     <t>"FIXA OS SUBSÍDIOS PARA O CARGO DE VEREADOR DO MINICÍPIO DE  FORMOSO DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Sandoval Costa</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_no_002_1rpvoB8.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_no_002_1rpvoB8.pdf</t>
   </si>
   <si>
     <t>" VENHO POR MEIO DESTE, SOLICITAR AO SENHOR PRESIDENTE, QUE SE APROVADO SEJA NOSSO REQUERIMENTO, ENCAMINHE A VOSSA SENHORIA TENENTE CORONEL - SENHOR MÁRCIO ANTONIO BARBOSA DE MENDONÇA, QUE POSSA DISPONIBILIZAR, MAIOR EFETIVO MILITAR A NOSSA CIDADE."</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_no_003_JkNI8P3.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_no_003_JkNI8P3.pdf</t>
   </si>
   <si>
     <t>" VENHO POR MEIO DESTE, SOLICITAR AO SENHOR PRESIDENTE, QUE SE APROVADO SEJA NOSSO REQUERIMENTO, ENCAMINHE AO EXCELENTÍSSIMO SECRETARIO DE SEGURANÇA PUBLICA - SENHOR FERNANDO UBALDO MONTEIRO BARBOSA, QUE POSSA DISPONIBILIZAR AO MUNICÍPIO UM DELEGADO PLANTONISTA E VIATURAS A NOSSA POLICIA MILITAR."</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ver. Oziel</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_no_004.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_no_004.pdf</t>
   </si>
   <si>
     <t>" REQUER A CONSTRUÇÃO DE COBERTURA NOS PONTOS DE ÔNIBUS DESTE MUNICÍPIO, PREFERENCIALMENTE NA LOCALIDADE DA BR 242 SENTIDO A GURUPI, NOS TRÊS PONTOS DE ACESSO AO SETOR ALIANÇA."</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ver. Dr. Mosaniel Falcão</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_005.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_005.pdf</t>
   </si>
   <si>
     <t>"  REQUER QUE SEJA ENCAMINHADO RELATÓRIO FORMAL EMITIDO PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO, A RESPEITO DO ANDAMENTO DA REFORMA DA ESCOLA MUNICIPAL HENRIQUE PEREIRA".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Luis Henrique</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_006.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_006.pdf</t>
   </si>
   <si>
     <t>" REQUERENDO-LHE AO EX-PRESIDENTE DESTA CÂMARA O RELATÓRIO DO COMBUSTÍVEL CONSUMIDO NO PERÍODO DE MARÇO A DEZEMBRO DE 2018".</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_no_007_F7qiuFc.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_no_007_F7qiuFc.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE SEJA INFORMADO O DIA DA COLETA DE LIXO NOS BAIRROS"</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_no_009_VkiFZQy.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_no_009_VkiFZQy.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE SEJA COBRADO DO SR. PREFEITO A CONTRATAÇÃO DOS CONCURSADOS DO CONCURSO DE 2017"</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_010.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_010.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE SEJA COBRADO EM CARÁTER DE URGÊNCIA A REFORMA DA CRECHE MUNICIPAL DO SETOR PLANALTO."</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_011.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_011.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE SEJA COBRADO DO PODER EXECUTIVO EM CARÁTER DE URGÊNCIA A CONTRATAÇÃO DE MEDICO PARA ATENDER O POSTO DE SAÚDE DO SETOR PLANALTO."</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_012.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_012.pdf</t>
   </si>
   <si>
     <t>" REQUER QUE SEJA COBRADO DA EMPRESA RESPONSÁVEL PELA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA DOM PEDRO II SETOR SÃO JOSE, O REPARO DO MESMO."</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Robson Haritianã</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_05020190611_056.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_05020190611_056.pdf</t>
   </si>
   <si>
     <t>Requerendo -lhe; Iluminação,revitalização da Praça em  frente o Colégio Coopefa.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_05120190611_057.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_05120190611_057.pdf</t>
   </si>
   <si>
     <t>Requerendo-lhe; Patrolamento da estrada que  da acesso ao Hortêncio de Paula a Senhora do Sinobio.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_5220190613_056.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_5220190613_056.pdf</t>
   </si>
   <si>
     <t>Requerendo-lhe; Que seja feito um estudo pela prestadora de  serviço da área, para mudança da rede de alta  tensão que passa  na frente do setor Aliança.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_5320190613_057.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_5320190613_057.pdf</t>
   </si>
   <si>
     <t>Requerendo-lhe; Seja determinado de imediato o  reparo do  refletor e toda quadra da escola Hermínio Azevendo Soares.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_5520190613_058.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_5520190613_058.pdf</t>
   </si>
   <si>
     <t>Requerendo-lhe; O recapeamento do asfalto e restauração da iluminação publica na Avenida Anhanguera setor Aliança</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Cumpre comunicar-lhes que, na  forma do disposto no Artigo 73,inciso IV da lei Orgânica do município, decido vetar integralmente o o Autografo de lei n° 008/2019.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/425/oficio_veto_20191225_034.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/425/oficio_veto_20191225_034.pdf</t>
   </si>
   <si>
     <t>" Cumpre comunicar-lhe que , na forma do disposto no Artigo 73, inciso IV da LEI Orgânica do município, decido VETAR intergralmente o Autógrafo de Lei n° 008/2019,de autoria do  poder Lesgislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -696,68 +696,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_2019_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_2019_no_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_2019_no_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/422/lei_94320191225_032.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/423/lei_94420191225_033.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_no_002_1rpvoB8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_no_003_JkNI8P3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_no_007_F7qiuFc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_no_009_VkiFZQy.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_05020190611_056.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_05120190611_057.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_5220190613_056.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_5320190613_057.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_5520190613_058.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/425/oficio_veto_20191225_034.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_2019_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_2019_no_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_2019_no_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/422/lei_94320191225_032.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/423/lei_94420191225_033.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_no_002_1rpvoB8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_no_003_JkNI8P3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_no_007_F7qiuFc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_no_009_VkiFZQy.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_05020190611_056.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_05120190611_057.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_5220190613_056.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_5320190613_057.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_5520190613_058.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2019/425/oficio_veto_20191225_034.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>