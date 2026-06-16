--- v0 (2026-02-09)
+++ v1 (2026-06-16)
@@ -51,679 +51,679 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/426/lei_946_20200812_067.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/426/lei_946_20200812_067.pdf</t>
   </si>
   <si>
     <t>" Dispõem sobre a desafetação  do Imovel que  menciona e  doa para a Empresa AGRODIAMANTE - PECUARIA E AGROFLORESTAL  LTDA - EPP de formoso do araguaia -TO e de outras provindências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. Luis Henrique</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/428/requerimento_no_001_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/428/requerimento_no_001_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja feito o reparo da iluminação da rua 04, entre as Avenidas Cantídio Fernandes e a Manoel Brandão - centro.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_002_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_002_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja recuperado o asfalto do inicio da Avenida Dom Pedro II, próximo a Joaquim Batista de Oliveira.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_003_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_003_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja recuperado o asfalto do Setor São José I</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja feito o reparo da iluminação Pública dos setores São José I e São Jose II.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_005_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_005_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Venho respeitosamente a vossa Excelência, solicitar que seja feito um trabalho de recuperação do asfalto das ruas e avenidas que liga e ficam no entre a avenida Joaquim Batista de Oliveira, ate a rua Perimetral ( as margens do córrego que sai do Lago Municipal).</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/433/requerimento_no_006_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/433/requerimento_no_006_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que de a continuidade do asfalto da Avenida que liga o córrego lava pés a Avenida Fernando Henrique Cardoso no setor Aeroporto.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_no_007_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_no_007_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja feito a roçagem e também recuperação do asfalto na TO - 280, do trecho da BR 242 a Fazenda Cobrape.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_008_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_008_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo -lhe: que seja providenciado obras de recuperação do asfalto da Avenida Joaquim Batista de Oliveira.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ver. Oziel</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/436/requerimento_no_009_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/436/requerimento_no_009_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja viabilizada com urgência a construção de bueiros com devida canalização da água nos seguintes pontos desta cidade:_x000D_
 Cruzamento da Av. Perimetral com Av. Joaquim Batista de Oliveira_x000D_
 Cruzamento da Av. Perimetral com Av. Jorge Montel e Rua 04_x000D_
 Cruzamento da Rua 04 com Av. José Rodrigues, fazendo com que a água escoe ate a Av. Perimetral_x000D_
 E ainda, que a água escoe na Av. Perimetral até o bueiro central que cruza à BR -242</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/437/requerimento_no_010_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/437/requerimento_no_010_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe : providencias no sentido de que seja realizadas obras de recuperação das ruas e Avenidas do Setor Aliança , já que a muito tempo não é feito o serviço de recapeamento e recuperação dos mesmos, principalmente a Rua Patrocínio da Silva Aguiar e Avenida Anhanguera.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/438/requerimento_no_011_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/438/requerimento_no_011_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja feito um trabalho de iluminação pública, do trecho que liga o córrego lava pés ate a Avenida Fernando Henrique Cardoso.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/439/requerimento_no_012_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/439/requerimento_no_012_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe : que seja providenciado ao reparo da iluminação pública e também a coleta de lixo da Rua Café Filho entre a Paulo Parrião e a Avenida Santos Dumont em frete o vale do amanhecer.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/440/requerimento_no_013_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/440/requerimento_no_013_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja feito um trabalho de recuperação do asfalto das ruas e avenidas que liga a Avenida Jk a Avenida Senador Pedro Ludovico Teixeira.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Robson Haritianã</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/441/requerimento_no_014_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/441/requerimento_no_014_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que adote as providencias necessárias para retomar a construção das arquibancadas, distribuir refletores no espaço deixando todos os pontos iluminados, realizar a restauração da pintura, murro, forro, chuveiros e bebedouros no vestiário do campo Gilberto Coelho, para conforto, segurança e boa visibilidade para os espectadores e atletas.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/442/requerimento_no_015_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/442/requerimento_no_015_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: A construção de rampas de acesso para cadeirantes e outros de mobilidade reduzida em todas as vias públicas com a devida pintura e sinalização, e ainda nos locais onde já houver rampas que seja a pintura de indicação de acessibilidade.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/443/requerimento_no_016_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/443/requerimento_no_016_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: A distribuição da rede de água e energia para as famílias que habitam nos loteamentos Urbano oficial da Rua São Francisco desta cidade.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_no_017_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_no_017_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja solicitado junto a Secretaria de Infraestrutura em caráter de urgência a realização d limpeza e revitalização do Lago Municipal de Formoso do Araguaia - TO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_no_018_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_no_018_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja solicitado junto a Secretaria de Infraestrutura a revitalização dos bloquetes  e iluminação adequada da Avenida Fernando Henrique Cardoso que dá acesso ao Setor Aeroporto.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Josafá Paz</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/446/requerimento_no_019_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/446/requerimento_no_019_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja solicitado junto a Secretaria de Infraestrutura a realização da recuperação da malha asfáltica das seguintes ruas: Monteiro Lobato, José Bonifácio e Gaspar Dutra, cobrando também a reparação da iluminação pública da Rua José Bonifácio.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/447/requerimento_no_020_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/447/requerimento_no_020_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe:  Com base no Regimento Interno e da Lei Orgânica Municipal que,ouvido a Mesa,sejam encaminhado ao Executivo para criação urgente de Decreto Municipal que estabeleça regras ao combate ao COVID 19 e que seja dado cumprimento legal ao gasto orçamentário do repasse Federal do valor de R$ 126.822,12.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/448/requerimento_no_021_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/448/requerimento_no_021_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: O não acolhimento por esta Casa de Leis o projeto de Lei de iniciativa do Prefeito em ano eleitoral, para a criação de novas vagas para serviço de Transporte Municipal de Passageiros (Taxi).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ver. Heno Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/449/requerimento_no_022_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/449/requerimento_no_022_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo -lhe: Distribuição de um Kit para tratamento de pacientes leves com Covid -19</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_no_023_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_no_023_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja distribuído em pontos estratégicos da nossa cidade, mascaras descartáveis ou de tecido para proteção respiratória e também, álcool em gel a população de Formoso do Araguaia - TO</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_no_024_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_no_024_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe:  Planilha de gastos detalhados do repasse do Governo Federal ao combate ao COVID -19 no município de Formoso do Araguaia , no valor de R$:126.299,26</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/452/requerimento_no_025_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/452/requerimento_no_025_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Planilha de gastos detalhados do repasse do Governo Federal ao município de Formoso do Araguaia, de recurso referente ao pré sal no valor de R$: 713.306,43</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/453/requerimento_no_026_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/453/requerimento_no_026_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito um reparo da iluminação publica do Setor São José 2, principalmente na rua Campos Sales, em que a mesma se encontra sem nenhuma lampada nos postes e da Avenida Tomas Evangelista</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/454/requerimento_no_027_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/454/requerimento_no_027_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito um reparo da iluminação pública do Setor São José I, principalmente a Rua Olegário Mariano, próximo ao supermercado Garoto.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/455/requerimento_no_028_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/455/requerimento_no_028_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito um trabalho de recuperação do asfalto das Ruas e Avenidas que liga a Avenida JK a Avenida Senador pedro Ludovico Teixeira.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/456/requerimento_no_029_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/456/requerimento_no_029_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito um reparo da iluminação pública do Setor Aliança, principalmente das ruas Patrocínio da Silva Aguiar e na Avenida Anhanguera.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_no_030_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_no_030_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: A revitalização da tampa do bueiro na Rua 21, esquina com a Avenida Jk</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_031_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_031_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo -lhe: Que seja feito um trabalho de recuperação do asfalto da Rua 11 do setor São José I, a mesma se encontra em imperfeita condições de transito.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/459/requerimento_no_032_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/459/requerimento_no_032_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito um trabalho de recuperação do asfalto da Rua Perimentral, centro, a mesma se encontra em imperfeita condições de trânsito.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ver. Ulisses</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_033_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_033_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feita a interligação da Avenida Don Pedro II, ate a marginal direita (acesso a BR 242).</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_034_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_034_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que interceda junto a Secretaria Municipal de Educação para que os professores da rede municipal a oportunidade de concessão de licença - premio.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/477/requerimento_no_035.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/477/requerimento_no_035.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: O elanguescimento da Rua 04, onde ela se divide na Avenida Manoel Brandão até a Avenida Perimetral.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/460/requerimento_no_036_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/460/requerimento_no_036_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo -lhe: Que seja feito a sinalização da Rua 04 e da Avenida Rio Formoso</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_no_037_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_no_037_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito um trabalho de recuperação do asfalto da Avenida Jorge Montel no Setor Planalto, a mesma se encontra em imperfeita condições de trânsito</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_no_038_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_no_038_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: A recuperação asfáltica de Ruas e Avenidas e recuperação de meio - fios em toda a cidade de Formoso do Araguaia - TO</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/463/requerimento_no_039_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/463/requerimento_no_039_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: A reforma urgente da sala da recepção do pronto socorro, esta caindo e colocando as vidas das pessoas que esperam em risco</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/464/requerimento_no_040_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/464/requerimento_no_040_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito o reparo da iluminação mas rápido possível das Ruas Prudente de Morais e Princesa Isabel, nas mediações dos motéis e das casas populares do Setor São José II, próximo a igreja Monte Hermo</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_041_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_041_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: tornar cabível a decisão de suspender as futuras "aulas" imediatamente definitivo deste ano em todo o município.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_no_042_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_no_042_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Solicitações no sentido de que sejam realizadas com urgência obras de recuperação e iluminação e asfalto  das Ruas e Avenidas do Setor Aliança , já que a muito tempo não e feito o serviço de recapeamento e recuperação dos mesmos, principalmente a Rua Patrocínio da Silva Aguiar e Avenida Anhanguera, aonde passa a linha de ônibus.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/466/requerimento_no_043_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/466/requerimento_no_043_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Providencias no sentido de que sejam realizado com urgência obras de operação " Tapa Buraco" na Avenida Joaquim Batista de Oliveira, próximo a auto escola.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_no_044_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_no_044_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que realize estudo técnico de engenharia de trafego, para que seja instalado redutor de velocidade na forma de lombada (quebra molas) nas Avenidas marginal direita  do Setor São José I, em frente a borracharia Gomes</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_no_045_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_no_045_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja realizada a troca de lâmpadas na Rua 10 com a Avenida José Rodrigues.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_no_046_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_no_046_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja feito o encascalhamento e manutenção da estrada da localidade do Recanto da Ilha e Praia Grande.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_047_2020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_047_2020.pdf</t>
   </si>
   <si>
     <t>Requerendo -lhe:  Informações no qual dispõe sobre o ultimo concurso do ano de 2017 da Prefeitura Municipal  de Formoso do Araguaia - TO</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Requerendo - lhe: Que seja enviado oficio a secretária de saúde a senhora Pedrina Coelho, para que seja enviado ao nosso gabinete e aos demais, cópias das notas fiscais de compras, e a entrada dos créditos com dia e valor R$ de tudo que se refere ao COVID - 19, ate a presente data.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_no_049.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_no_049.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: a implantação de ciclovias na Av. Joaquim Batista de Oliveira, ao lado da pista de caminhada, e na BR -242, com inicio no cruzamento com a Av. Joaquim Batista de Oliveira e término na Av. Rio Formoso , bem como a instalação de refletores de LED nos referidos locais.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Felipe Souza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_no_050.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_no_050.pdf</t>
   </si>
   <si>
     <t>Requerendo - lhe: que seja consignada nos anais desta Casa, a "concessão de MOÇÃO de aplausos", com votos de congratulações para os NOVOS vereadores eleitos para o quadriênio 2021/2024 , bem como também para os atuais vereadores não reeleitos, pelos seus relevantes e importantes serviços prestado a comunidade Formosense durante o período do mandato 2017/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1030,68 +1030,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/426/lei_946_20200812_067.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/428/requerimento_no_001_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_002_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_003_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_005_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/433/requerimento_no_006_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_no_007_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_008_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/436/requerimento_no_009_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/437/requerimento_no_010_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/438/requerimento_no_011_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/439/requerimento_no_012_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/440/requerimento_no_013_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/441/requerimento_no_014_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/442/requerimento_no_015_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/443/requerimento_no_016_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_no_017_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_no_018_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/446/requerimento_no_019_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/447/requerimento_no_020_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/448/requerimento_no_021_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/449/requerimento_no_022_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_no_023_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_no_024_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/452/requerimento_no_025_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/453/requerimento_no_026_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/454/requerimento_no_027_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/455/requerimento_no_028_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/456/requerimento_no_029_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_no_030_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_031_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/459/requerimento_no_032_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_033_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_034_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/477/requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/460/requerimento_no_036_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_no_037_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_no_038_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/463/requerimento_no_039_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/464/requerimento_no_040_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_041_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_no_042_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/466/requerimento_no_043_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_no_044_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_no_045_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_no_046_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_047_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_no_050.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/426/lei_946_20200812_067.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/428/requerimento_no_001_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_no_002_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/430/requerimento_no_003_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/432/requerimento_no_005_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/433/requerimento_no_006_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_no_007_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/435/requerimento_no_008_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/436/requerimento_no_009_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/437/requerimento_no_010_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/438/requerimento_no_011_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/439/requerimento_no_012_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/440/requerimento_no_013_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/441/requerimento_no_014_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/442/requerimento_no_015_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/443/requerimento_no_016_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_no_017_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_no_018_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/446/requerimento_no_019_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/447/requerimento_no_020_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/448/requerimento_no_021_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/449/requerimento_no_022_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_no_023_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_no_024_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/452/requerimento_no_025_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/453/requerimento_no_026_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/454/requerimento_no_027_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/455/requerimento_no_028_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/456/requerimento_no_029_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_no_030_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_no_031_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/459/requerimento_no_032_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_no_033_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/471/requerimento_no_034_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/477/requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/460/requerimento_no_036_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_no_037_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_no_038_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/463/requerimento_no_039_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/464/requerimento_no_040_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_no_041_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_no_042_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/466/requerimento_no_043_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/467/requerimento_no_044_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_no_045_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_no_046_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_no_047_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_no_050.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>