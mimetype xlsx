--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -54,2334 +54,2334 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Robson Haritianã</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_001-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Robson Haritianã, indica ao prefeito Municipal , a doação do terreno localizado na rua 07, quadra 06, lote 02, numero 36, Centro no município, para a Secretaria Especial de Saúde Indígena (SESAI). *APROVADO*</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_02-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_02-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Robson Haritianã, indica ao Sr. Heno Rodrigues a regularização da á rea de loteamento urbano, determinando a doação para os nomes dos beneficiados aos referentes lotes e imoveis, sobre o crivo de análise posterior apresentação de documentos legais.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_003-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Heno Rodrigues da Silva, Prefeito Municipal, a construção de um lar para os idosos, possibilitando a aplicação de medidas  protetivas de abrigamento temporário ou permanente.   *APROVADO*</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_004-2021-aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_004-2021-aprovado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que notifique e oficialize a prestadora de serviços Correios e telégrafos  de Formoso do Araguaia, sobre a entrega de encomendas no loteamento Planalto ll e outras providências.*APROVADO*</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_005-2021-aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_005-2021-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Isabel Rocha Lima,Secretária de Educação " A aquisição de notebooks para os professores da rede municipal de ensino".*APROVADO*</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_006-2021-_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_006-2021-_aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Heno rodrigues da Silva, prefeito Municipal, a parceria com o Ministério da Ciência, Tecnologia, Inovações e Comunicações por meio do termo de Adesão ao programa GESAC com o objetivo de implantar no município o Programa WIFI BRASIL. *APROVADO*</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gabriel Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_007-ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_007-ap.pdf</t>
   </si>
   <si>
     <t>Alagamentos em residências do Setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_008-ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_008-ap.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Heno Rodrigues da Silva, Prefeito Municipal, a instalação de estações de bicicletas compartilhadas em pontos estratégicos da cidade. _x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_complementar_n001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_complementar_n001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da tabela de vencimentos  dos cargos em Comissão do Poder Legislativo, constante da Lei Complementar N°923/2018, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_le_n001-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_le_n001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art.37,IX, da Constituição Federal, Art. 9°, IX, da Constituição Estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_n02-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_n02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37,IX, da Constituição Federal, Art. 9°, IX, da Constituição Estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_n03-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_n03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, para atendimento  em assistência à saúde e combate ao corona vírus(COVID -19),nos termos do Art.37,IX, da Constituição Federal, Art. 9°, IX, da Constituição Estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de__lei_n04-.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de__lei_n04-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa da Prefeitura Municipal de Formoso do Araguaia e dá outras providencias.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_n05-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_n05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação Administrativa da Prefeitura Municipal de Formoso do Araguaia e dá outras providencias.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_n06-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_n06-2021.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios, nos termos do Art.39, § 4°, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_n007-2021_de_08_de_marco_de_2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_n007-2021_de_08_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial profissional Municipal para Agentes Comunitários de Saúde- ACS e Agentes de Combate às endemias- ACE, e dá outras providencias.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_n008de_09_de_marco_de2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_n008de_09_de_marco_de2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros com a finalidade  de adquirir vacinas para combate a pandemia do corona-vírus; medicamentos, insumos e equipamentos na área da saúde e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_lei_n009-2021_de_09_de_marco_de_2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_lei_n009-2021_de_09_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, para atendimento em assistência à saúde e combate ao corona vírus(COVID -19),nos termos do Art.37,IX, da Constituição Federal, Art. 9°, IX, da Constituição Estadual, e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_n10-.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_n10-.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas, os templos Religiosos de qualquer culto e as Comunidades Missionárias como: Atividade Essencial  no Município de Formoso do Araguaia e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_n11-.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_n11-.pdf</t>
   </si>
   <si>
     <t>Autoriza a participar de consórcio público, aprova  ratificação do contrato do consorcio Intermunicipal  de desenvolvimento dos municípios do Centro-Oeste do Tocantins-CMCO  e dá outras providencias.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_n12-.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_n12-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova estrutura do Conselho Municipal de Saúde de Formoso do Araguaia-TO, define sua reestruturação e atribuições e revoga a Lei Municipal N°956/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_n013-_de_14_de_abril_d_2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_n013-_de_14_de_abril_d_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação da creche Municipal Professor Francisco Nogueira da Rocha, e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_n14_de_14_de_abril-.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_n14_de_14_de_abril-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação  básica  e de valorização dos profissionais na educação - CACS / FUNDEB, no município de Formoso do Araguaia- TO, e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/586/projeto_de_lei_n15.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/586/projeto_de_lei_n15.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Recuperação de Créditos Fiscais -REFIS/2021, no âmbito do Município de Formoso do Araguaia - TO e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_n16.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_n16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política pública de assistência social do Município  de Formoso do Araguaia, Estado do Tocantins.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_n17.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_n17.pdf</t>
   </si>
   <si>
     <t>Estabelece novos parâmetros  relativos a política Municipal de atendimento dos direitos  da Criança e do Adolescente, reformula o Conselho  Municipal dos Direitos da Criança e do Adolescente/ Conselho Tutelar  ...</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_021-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_021-_ap.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a associar-se e promover repasse de contribuição associativa anual à entidade que especifica, e dá outras providencias.  *APROVADO*</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/662/oficio_258.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/662/oficio_258.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual do município de Formoso do Araguaia, Estado do Tocantins, para o quadriênio 2022-2025.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/663/oficio_259.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/663/oficio_259.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerais para a elaboração  do Lei Orçamentaria de 2022 (Ano Referencia de 2021) e dá outras providencias.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/664/oficio_260.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/664/oficio_260.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a despesa do município para o exercício de 2022.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_n018.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_n018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência e a divulgação da lista de vacinados no Plano Municipal de Vacinação contra o COVID-19.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_lei_n019.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_lei_n019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fornecimento de medicamentos para o tratamento contra o COVID- 19, para residentes e domiciliados no Município de Formoso do Araguaia</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de__lei_n020.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de__lei_n020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração e implementação de políticas públicas para a primeira infância  no Município  de Formoso do Araguaia - TO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/640/projeto_de_lei_021-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/640/projeto_de_lei_021-_ap.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Associar-se e promover repasse de contribuição associativa anual à entidade que  especifica, e dá outras  providencias.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Rosinha JB</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/639/projeto_de_lei_022-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/639/projeto_de_lei_022-_ap.pdf</t>
   </si>
   <si>
     <t>Institui a semana de orientação profissional para o primeiro emprego nas escolas Públicas Municipais de Formoso do Araguaia.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_n001-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_n001-2021.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Formoso do Araguaia para o ano de 2021, em conformidade com a Lei Municipal n.944/2019 e dá outras providencias</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_resolucao_n002-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_resolucao_n002-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público no âmbito do poder legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_001-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_001-2021.pdf</t>
   </si>
   <si>
     <t>Vereadora Rosa Maria  Martins Costa, solicita que seja votado e aprovado o presente Requerimento, na qual  solicita a criação da guarda municipal e criação do Sistema urbano de Video -Monitoramento Eletrônico._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/482/requerimento-002-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/482/requerimento-002-2021.pdf</t>
   </si>
   <si>
     <t>Apoio as pessoas que fazem tratamento de câncer._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/483/protocolo.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/483/protocolo.pdf</t>
   </si>
   <si>
     <t>Solicitado pelo vereador Adão Coutinho a implantação de pontos de ônibus._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_004-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_004-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Robson Haritianã, requere que seja realizada uma vistoria técnica de engenharia para identificar vestígios de problemas estruturais nos edifícios da feira coberta e galpão de máquinas agrícolas._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Dijalma da Vidraçaria</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/485/requerimento_005-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/485/requerimento_005-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo- lhe que seja feita a troca de lâmpadas queimadas na Avenida Fernando Henrique Cardoso/ Setor Aeroporto._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_006-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_006-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo: Melhoria na assistência e transporte a pessoa com insuficiência renal crônica (DRC)._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_n07-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_n07-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã requerendo: analise técnica de engenharia de tráfego para que seja implantado redutor de velocidade na forma de lombada (quebra-molas), faixa de pedestre na rua 04, próximo a escola Estadual Gercina Borges Texeira, enfrente ao prédio da Energisa._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_008-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_008-2021.pdf</t>
   </si>
   <si>
     <t>Vereador Djalma Sousa Santos, requerendo que seja feita obra de manutenção na entrada Avenida Fernando Henrique Cardoso/ Setor Aeroporto._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Sebastian da Gráfica</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_009-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_009-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Sebastião Coelho Moreira, requerendo que seja feita a construção de quatro quebra-molas no Setor Aeroporto._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/490/requerimento_010-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/490/requerimento_010-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Sebastião Coelho Moreira, requerendo que seja feita a poda de arvores no setor Aeroporto._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/491/requerimento_011-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/491/requerimento_011-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Gabriel Bezerra, requerendo que seja feita uma limpeza às margens da Avenida Joaquim Batista de Oliveira, mais precisamente ao lado da pista de caminhada e academia pública._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/492/requerimento012-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/492/requerimento012-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, requerendo  o estudo técnico administrativo aprofundado para revisar o plano de cargos, carreiras e salários dos servidores públicos, administrativos, concursados, agentes de limpeza urbana e profissional de saúde, de acordo com a determinação legal._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/493/requerimento_013-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/493/requerimento_013-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, requerendo a revitalização da estrada e bueiro em sentido a pousada Triuno e demais chácaras._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/494/requerimento_014-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/494/requerimento_014-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Rosa Maria , requerendo a regulamentação e reajuste dos valores das diárias de viagens pagos aos profissionais da saúde que fazem acompanhamento de pacientes encaminhados a outros municípios ou estado. _x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO PELO PRÓPRIO AUTOR.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Josafá Paz</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/504/requerimento_n16-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/504/requerimento_n16-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Josafá Paz de Sousa, requerendo-lhe a recuperação da estrada da beira do Javae, que liga as propriedades do Sr. Hortêncio de Paula, Sr. Chico Leão e assim sucessivamente, até a antiga propriedade, fazenda Redenção. Todo esse trecho ligado à margem do javae._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/501/requerimento_n17-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/501/requerimento_n17-2021.pdf</t>
   </si>
   <si>
     <t>A pedido o Vereador Robson Haritianã, requerendo-lhe a implantação de Unidade de terapia intensiva (UTI) no hospital Municipal Hermínio Azevedo Soares._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/505/requerimento_n18-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/505/requerimento_n18-2021.pdf</t>
   </si>
   <si>
     <t>O vereado Gabriel Bezerra, requerendo-lhe a alteração urgente de medidas do decreto n°113 de 11 de março de 2021._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/506/requerimento_n19-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/506/requerimento_n19-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora  Rosa Maria, requerendo-lhe a implantação de coletores de lixos, em ruas, avenidas e logradouros públicos._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Adão Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_n20-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_n20-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Adão Coutinho, requerendo-lhe a manutenção na estrada rural que dá acesso a localidade denominada  Araguaia I e Araguaia II ._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_n21-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_n21-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Adão Coutinho, requerendo-lhe a adaptação do antigo Colégio Ulisses Guimaraes, seja transformado em posto de saúde._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_n22-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_n22-2021.pdf</t>
   </si>
   <si>
     <t>O vereador José Cleves, requerendo-lhe o termino das obras de terraplanagem, pavimentação em bloquete, calçadas e sinalização nas ruas e avenidas do setor planalto._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_n23-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_n23-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, requerendo-lhe a revitalização do muro no campo de futebol municipal Gilberto Coelho._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_n24-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_n24-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Robson Haritianã, requerendo-lhe a restauração da tampa do bueiro na rua 21 esquina com a Avenida JK._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/503/requerimento_n025-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/503/requerimento_n025-2021.pdf</t>
   </si>
   <si>
     <t>o vereador Dijalma Sousa Santos, requerendo-lhe reparo e manutenção de estradas que dá acesso ao assentamento Três Poderes e seu ramais._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_n26-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_n26-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador José Cleves, requerendo-lhe contratação da equipe interprofissional na rede pública de educação básica._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_n27-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_n27-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, requerendo-lhe a instalação necessárias para o abastecimento de água potável e distribuição de energia elétrica para as famílias que habitam o loteamento da rua São Francisco._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n28-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n28-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Rosa Maria, requerendo-lhe que seja atualizado o portal transparência do município._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_n29-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_n29-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosa Maria, requerendo-lhe a recuperação da estrada vicinal do Caracol 2._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_n30-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_n30-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosa Maria, requerendo-lhe a revitalização do Centro cirúrgico do Hospital Municipal Hermínio Azevedo Soares._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_n31-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_n31-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Gabriel Bezerra, requerendo-lhe que seja feita a vistoria e manutenção técnica da rua 2A, localizada no Setor Jardim Planalto e dos lotes baldios ali localizados._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_n32-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_n32-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Gabriel Bezerra, requerendo-lhe que seja enviada a Câmara Municipal de Formoso do Araguaia, todas as copias do documentos de transição de Gestão._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_n33-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_n33-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Adão Coutinho requerendo-lhe que seja feita  a construção de um portal turístico na entrada na nossa cidade._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_n34-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_n34-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Adão Coutinho, requerendo-lhe a instalação da rede elétrica e postes de luz , no novo loteamento do setor São José II._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_n35-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_n35-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosa Maria, requerendo-lhe os balancetes de receitas e despesas do município._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_n36-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_n36-2021.pdf</t>
   </si>
   <si>
     <t>O  vereador Robson Haritianã, requerendo-lhe a utilização ICMS- Ecológico em projetos agroecológicos nos territórios indígenas para aumento da pontuação desse recurso no ano subsequente no município._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_n37-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_n37-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Robson Haritianã, requerendo-lhe manutenção da iluminação pública,na avenida José Rodrigues com a rua 10._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_n38-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_n38-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Adão Coutinho, requerendo-lhe que seja feita a construção de um Portal Turístico na entrada da nossa cidade._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/542/requerimento_n39-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/542/requerimento_n39-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Gabriel Bezerra, requerendo-lhe que seja feita a aquisição de Capacetes Elmo para auxilio do combate ao COVID-19 em nosso Município._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/543/requerimento_n40-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/543/requerimento_n40-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Robson Haritianã, requerendo-lhe o melhoramento das estradas vicinais de acesso as Aldeias._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/544/requerimento_n41-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/544/requerimento_n41-2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal Requerendo a roçagem da rodovia TO 280, que liga o trevo do Porto Piauí companhia Brasileira de projetos e empreendimentos (COBRAPE), no município de Formoso do Araguaia._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/545/requerimento_n42-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/545/requerimento_n42-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosa Maria, requerendo- lhe a restruturação de toda a área do Lago Municipal.*APROVADO*</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/546/requerimento_n43-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/546/requerimento_n43-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosa Maria, requerendo-lhe a implantação de sinalização na vias do Município de Formoso do Araguaia.*APROVADO*</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/547/requerimento_n44-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/547/requerimento_n44-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Adão Coutinho,  requerendo a restauração das piscinas do prédio da FUNCEF  que atualmente é ocupado pelo IFTO ( INSTITUTO FEDERAL DO TOCANTINS), para uso da saúde Municipal.*APROVADO*</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/549/requerimento_n45-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/549/requerimento_n45-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Dijalma Sousa Santos, requerendo-lhe que seja disponibilizado a população formosense, o serviço de limpa fossa de forma total gratuita.*APROVADO*</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/552/requerimento_n46-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/552/requerimento_n46-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Rosa Maria, requerendo a roçagem do trecho da rodovia TO 181, que liga o trevo da Fundação Bradesco e Fundação Bradesco Canuanã, no município de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/553/requerimento_n47-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/553/requerimento_n47-2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosa Maria, requerendo a recuperação da pavimentação asfáltica da Rua treze, rua doze rua doze A e rua Perimetral, que estão situadas no setor central.*APROVADO*</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_n48-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_n48-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Robson Haritianã, requerendo a prorrogação do desconto sobre o pagamento do Imposto Predial e Territorial Urbano-IPTU 2021 e que não sejam cobrados multas e juros sobre o imposto. *APROVADO*</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_n49-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_n49-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, requerendo oferecer o serviço de atendimento psicológico e/ou psiquiátrico para profissionais da saúde que estão atuando na linha de frente de combate à COVID-19. *APROVADO*</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_n50-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_n50-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Gabriel Bezerra, requerendo a realização de compra e distribuição de produtos de gênero alimentícios  dos recursos financeiros do Programa Nacional de Alimentação Escolar (PNAE). *APROVADO*</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_n51-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_n51-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora Rosa Maria, requerendo  a recuperação da estrada vicinal da Vila Real saída do Setor Aliança passando pelas três bocas._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_n001-cpi-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_n001-cpi-2021.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito- CPI nos term, com objetivo de apurar as aplicações realizadas pelo poder executivo dos recursos federais, destinados para o enfrentamento ao COVID-19, em Formoso do Araguaia.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/559/requerimento_n53-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/559/requerimento_n53-2021.pdf</t>
   </si>
   <si>
     <t>O vereado Josafá Paz, solicitando  que seja feita a roçagem e iluminação do trecho do Posto Jaburú ao Parque de exposições.*APROVADO*</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_n54-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_n54-2021.pdf</t>
   </si>
   <si>
     <t>O vereador  Sebastião Coelho, solicita uma moção de aplauso para os policiais penais de Formoso do Araguaia.*APROVADO*</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/561/requerimento_n55-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/561/requerimento_n55-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, solicita a fiscalização na praia do Recanto da Ilha devido a poluição sonora e aglomeração nos finais de semana.*APROVADO*</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/562/requerimento_n56-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/562/requerimento_n56-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Adão Coutinho, solicita a manutenção  da estrada rural que dá  acesso a localidade ao Assentamento Pirarucu.*APROVADO*</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/563/requerimento_n57-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/563/requerimento_n57-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Sebastião Coelho, solicita a iluminação e limpeza do assentamento Lagoa da Onça.*APROVADO*</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/564/requerimento_n58-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/564/requerimento_n58-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Dijalma Sousa, solicita a recuperação da estrada rural do P.A Lagoa da Onça, no ramal que sai do Sr. Wanderson, passando pelo Sr. Pedro pé no chão e o Sr. Nilzo Medrado, até sair na rodovia TO-181.*APROVADO*</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_n59-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_n59-2021.pdf</t>
   </si>
   <si>
     <t>Recuperação de meios- fios da Av. Jorge Montel.*APROVADO*</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/565/requerimento_n60-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/565/requerimento_n60-2021.pdf</t>
   </si>
   <si>
     <t>O vereador José Cleves, solicitando a implantação de lombadas ou ondulação transversal na avenida Joaquim Batista de Oliveira.*APROVADO*</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/568/requerimento_n61-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/568/requerimento_n61-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Sebastião Coelho, solicita que utilize caminhão pipa para aguar o canteiros de algumas ruas de Formoso do Araguaia.*APROVADO*</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/569/requerimento_n62-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/569/requerimento_n62-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Adão Coutinho, solicitando que seja feito um acompanhamento policial no assentamento Lagoa da Onça.*APROVADO*</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_n63-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_n63-2021.pdf</t>
   </si>
   <si>
     <t>Solicita Equipamentos de Proteção Individual (EPI) para os agentes de saúde do município.*APROVADO*</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/570/requerimento_n64-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/570/requerimento_n64-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Adão Coutinho, solicita que seja providenciado os equipamentos de proteção individual (EPI), aos profissionais de limpeza do município.*APROVADO*</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/571/requerimento_n65-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/571/requerimento_n65-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, solicita aquisição de caminhão coletor e compactador de lixo.*APROVADO*</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/593/requerimento_n66-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/593/requerimento_n66-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, solicita o cascalhamento e o patrolamento da rua São Francisco no Setor Horta Comunitária.*APROVADO*</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_n67-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_n67-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Robson Haritianã, solicita uma reunião e plenário para apresentar métodos técnicos e operacionais para solucionar as possíveis falhas no sistema de captação e/ou distribuição  de água potável nos bairros.*APROVADO*</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Euibras Moreira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_n68-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_n68-2021.pdf</t>
   </si>
   <si>
     <t>O vereador  Euibras Moreira, solicita que seja providenciado aparelhos de ultrassonografia e mamografia para o município.*APROVADO*</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_n69-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_n69-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Euibras Moreira, solicita um posto policial no Setor Aliança.*APROVADO*</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_n70-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_n70-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Euibras Moreira, solicita  que seja confeccionado panfletos informativos para orientação  ao público  sobre entulhos e galhadas.*APROVADO*</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_n71-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_n71-2021.pdf</t>
   </si>
   <si>
     <t>O vereador Euibras Moreira, solicita  serviço de terraplanagem e empiçarramento da  estrada de acesso a Praia Recanto da Ilha.*APROVADO*</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Cherim</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/610/requerimento_n72-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/610/requerimento_n72-2021.pdf</t>
   </si>
   <si>
     <t>Redução no custo do IPTU em nosso município. *APROVADO*</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_n73-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_n73-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a reabertura e funcionamento da biblioteca.*APROVADO*</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_n74-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_n74-2021.pdf</t>
   </si>
   <si>
     <t>Adesão  do município ao programa  do Ministério  da Saúde Brasil Sorridente. *APROVADO*</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/601/requerimento_n75-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/601/requerimento_n75-2021.pdf</t>
   </si>
   <si>
     <t>Revitalização das praças do município de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/602/requerimento_n76-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/602/requerimento_n76-2021.pdf</t>
   </si>
   <si>
     <t>Criação e envio a essa Casa de Leis, Projeto de Lei que institua o programa de Doação de Cadeira de Rodas Motorizados.*APROVADO*</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/603/requerimento_n77-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/603/requerimento_n77-2021.pdf</t>
   </si>
   <si>
     <t>A instauração  de Casa de velório Municipal.*APROVADO*</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/611/requerimento_n78-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/611/requerimento_n78-2021.pdf</t>
   </si>
   <si>
     <t>Cadastramento do município de Formoso do Araguaia no Mapa de Turismo Brasileiro. *APROVADO*</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/612/requerimento_n79-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/612/requerimento_n79-2021.pdf</t>
   </si>
   <si>
     <t>Que seja  encaminhado junto ao setor competente cientificando-lhe da necessidade de viabilizar a Reforma no Terminal Rodoviário.*APROVADO*</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/613/requerimento_n80-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/613/requerimento_n80-2021.pdf</t>
   </si>
   <si>
     <t>Implantação de lombadas ou ondulação transversal, nos locais mais movimentadas da Avenida Jorge Montel.*APROVADO*</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/614/requerimento_n81-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/614/requerimento_n81-2021.pdf</t>
   </si>
   <si>
     <t>Aquisição de um ônibus a serviço da Secretária Municipal de Infraestrutura do município. *APROVADO*</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/615/requerimento_n82-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/615/requerimento_n82-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estendido o convênio bancário de pagamento de impostos do município a outros bancos, observando o Código Tributário do município.*APROVADO*</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Felipe Souza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/616/requerimento_n83-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/616/requerimento_n83-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a senhora Áurea Batista Ferreira.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_n84-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_n84-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao departamento competente da Secretaria de infraestrutura Municipal, a recuperação da ponte localizada P.A Lagoa da Onça.*APROVADO*</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_n85-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_n85-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Projeto Novas Vidas em Cristo.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/619/requerimento_n86-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/619/requerimento_n86-2021.pdf</t>
   </si>
   <si>
     <t>Recuperação de asfalto e meio fio das seguintes ruas: José Bonifácio, Monteiro Lobato, Machado de Assis, José Alencar e Rui Barbosa.*APROVADO*</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/620/requerimento_n87-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/620/requerimento_n87-2021.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio da Escola Municipal Henrique Pereira.*APROVADO*</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/621/requerimento_n88-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/621/requerimento_n88-2021.pdf</t>
   </si>
   <si>
     <t>Construção de pista de ciclismo. *APROVADO*</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/622/requerimento_n89-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/622/requerimento_n89-2021.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada vicinal  do assentamento Lagoa da Onça, estrada que dá acesso ao senhor Pedro Cambota, depois da Vera do Ipé. *APROVADO*</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/623/requerimento_n90-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/623/requerimento_n90-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a reforma na pista de caminhada de Formoso do Araguaia.*APROVADO*</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/624/requerimento_n91-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/624/requerimento_n91-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção e reforma de meio fio de todas as ruas  de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/625/requerimento_n92-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/625/requerimento_n92-2021.pdf</t>
   </si>
   <si>
     <t>Construção de um Anel viário na Avenida perimetral. *APROVADO*</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/626/requerimento_n93-2021.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/626/requerimento_n93-2021.pdf</t>
   </si>
   <si>
     <t>Audiência pública com a empresa responsável pelo Cemitério Municipal. *APROVADO*</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/627/req_94-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/627/req_94-_ap.pdf</t>
   </si>
   <si>
     <t>Implantação de placas indicativas com nomes de logradouros públicos do município. *APROVADO*</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/628/req_95-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/628/req_95-_ap.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia ao ar livre na sede do Assentamento Lagoa da Onça. *APROVADO*</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/629/req_96-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/629/req_96-_ap.pdf</t>
   </si>
   <si>
     <t>Análise da área e viabilização para construção de uma academia ao ar livre no Setor Aliança, mais precisamente, em frente a quadra do sintético na BR- 242 marginal à esquerda.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/630/req_97-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/630/req_97-_ap.pdf</t>
   </si>
   <si>
     <t>A sinalização horizontal e vertical em frente nas proximidades de todas as escolas municipais, estaduais e particulares, tais como: identificação de área escolar; faixa de pedestre; placas de advertência de indicação referente ao limite de velocidade e redutores de velocidade(quebra-molas). As escolas que já possuem sinalização, que seja realizada uma revitalização na pintura existente nas ruas._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/631/req_98-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/631/req_98-_ap.pdf</t>
   </si>
   <si>
     <t>Que seja feita o calçamento entorno das seguintes escolas municipais: Escola Municipal Hermínio Azevedo Soares; Escola Municipal Domingos Alves Gama; Escola Municipal Prof°. João Queiroz; Escola Municipal Dalci Barros Milhomens e Escola Municipal Henrique Pereira da Silva. *APROVADO*</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/632/req_99-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/632/req_99-_ap.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Social Vale Gás destinado para as famílias em vulnerabilidade social. *APROVAÇÃO*</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/633/req_100-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/633/req_100-_ap.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação do Hospital Municipal de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/634/req_101-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/634/req_101-_ap.pdf</t>
   </si>
   <si>
     <t>Conceder o título de Cidadã Formosense à digníssima Senhora Adriana Costa Pereira Aguiar, atual Secretária de Estado da Educação, Juventude e Esporte.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/635/req_102-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/635/req_102-_ap.pdf</t>
   </si>
   <si>
     <t>Ações de recuperação da estrada vicinal de acesso ao Assentamento Mata Seca. *APROVADO*</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/636/req_103-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/636/req_103-_ap.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado junto ao setor competente cientificando-lhe possibilidade de transferir a escultura do Peixe (surubim) que se encontra na praça da Bíblia. *APROVADO*</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/637/req_104-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/637/req_104-_ap.pdf</t>
   </si>
   <si>
     <t>A recuperação da estrada rural no P.A Lagoa da Onça, no ramal que sai do Sr. José Olinto e que da acesso ao Sr.Machado. *APROVADO*</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/638/req_105-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/638/req_105-_ap.pdf</t>
   </si>
   <si>
     <t>Que seja colocado braços com luminárias nos postes públicos do Setor São José II, depois da Avenida Washington Luiz. *APROVADO*</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/641/req_106-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/641/req_106-_ap.pdf</t>
   </si>
   <si>
     <t>Que seja  tomada providencias legais  junto ao departamento competente a criação  de uma Unidade Basica de Saúde- UBS  no Setor Aeroporto. *APROVADO*</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/642/req_107-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/642/req_107-_ap.pdf</t>
   </si>
   <si>
     <t>Realização  de Audiência pública, com os senhores Deputado Ricardo Aires, Reitor da Unitins  Augusto Rezende; Senhora Secretaria do Estado da Educação, Juventude e Esporte Adriana Aguiar, com intuito de viabilizar um extensão da Unidade Estadual do Tocantins para o Município de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/643/req_108-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/643/req_108-_ap.pdf</t>
   </si>
   <si>
     <t>Apresentação imediata da LDO 2022 e PPA 2022-2025. *APROVADO*</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/644/req_109-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/644/req_109-_ap.pdf</t>
   </si>
   <si>
     <t>Ação Itinerante no Setor Aeroporto. *APROVADO*</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/645/req_110-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/645/req_110-_ap.pdf</t>
   </si>
   <si>
     <t>Limpeza geral de entulhos no Setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/646/req_111-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/646/req_111-_ap.pdf</t>
   </si>
   <si>
     <t>Construção de um muro  no CAPS.  *APROVADO*</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/647/req_112-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/647/req_112-_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção das vias  do Setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/648/req_113-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/648/req_113-_ap.pdf</t>
   </si>
   <si>
     <t>Instalar refletores de  iluminação  para o campo de futebol e quadra esportiva na Aldeia Canoanã. *APROVADO*</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/649/req_114-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/649/req_114-_ap.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal Recanto da Ilha e Jaime até o Porto Piauí. *APROVADO*</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/650/req_115-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/650/req_115-_ap.pdf</t>
   </si>
   <si>
     <t>Recuperação asfáltica  e de meios fios das seguintes ruas  3,4, A2 e A20.      *APROVADO*</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/651/req_116-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/651/req_116-_ap.pdf</t>
   </si>
   <si>
     <t>Melhores condições de trabalho para profissionais de limpeza urbana. *APROVADO*</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/652/req_117-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/652/req_117-_ap.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de energia elétrica na rua Calumbi no setor Industrial. * APROVADO*</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/653/req_118-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/653/req_118-_ap.pdf</t>
   </si>
   <si>
     <t>A construção de um memorial em homenagem às vitimas do COVID- 19. *APROVADO*</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/654/req_119-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/654/req_119-_ap.pdf</t>
   </si>
   <si>
     <t>Encascalhamento na estrada vicinal da Aldeia Boa Esperança.   *APROVADO*</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/655/req_120-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/655/req_120-_ap.pdf</t>
   </si>
   <si>
     <t>Levantamento do aterro e encascalhamento na estrada da aldeia Wari-Wari. *APROVADO*</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/656/req_121-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/656/req_121-_ap.pdf</t>
   </si>
   <si>
     <t>A criação da Marginal direita do Setor São José I e II e marginal esquerda do Setor Aliança a Br 242. * APROVADO*</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/657/req_122-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/657/req_122-_ap.pdf</t>
   </si>
   <si>
     <t>Aumento de policiais Militares para o Município de Formoso. *APROVADO*</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/658/req_123-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/658/req_123-_ap.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os profissionais da saúde que estão atuando na linha de frente do combate à Covid-19._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/665/req_124-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/665/req_124-_ap.pdf</t>
   </si>
   <si>
     <t>Casa  de farinha  fixa  para os pequenos produtores do assentamento lagoa da onça.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/666/req_125-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/666/req_125-_ap.pdf</t>
   </si>
   <si>
     <t>Aquisição de carro  para o posto fiscal. *APROVADO*</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/667/req_126-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/667/req_126-_ap.pdf</t>
   </si>
   <si>
     <t>Ação solidária no setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/668/req_127-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/668/req_127-_ap.pdf</t>
   </si>
   <si>
     <t>*APROVADO*</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/669/req_128-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/669/req_128-_ap.pdf</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/670/req_129-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/670/req_129-_ap.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um espaço para lazer, especificamente na quadra  3A, no Setor Planalto e dá outras providencias. *APROVADO*</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/671/req_130-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/671/req_130-_ap.pdf</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento da rua 05. *APROVADO*</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/672/req_131-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/672/req_131-_ap.pdf</t>
   </si>
   <si>
     <t>Aquisição de um aparelho de Raio X. *APROVADO*</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/681/req_132-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/681/req_132-_ap.pdf</t>
   </si>
   <si>
     <t>Aquisição de carro, fornecimento de refeições e água potável para o Posto Fiscal. *APROVADO*</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/673/req_133-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/673/req_133-_ap.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos na iluminação e que coloque grades nas portas do centro cultural. *APROVADO*</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/674/req_134-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/674/req_134-_ap.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica, construção de meios fios e tapa buraco nas seguintes ruas 12A, 13 e Avenida Perimentral.  *APROVADO*</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/675/req_135-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/675/req_135-_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública e coleta de lixo. *APROVADO*</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/676/req_136-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/676/req_136-_ap.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvido o Douto Plenário e obedecido o Regimento Interno desta Casa de Leis, vem REQUERER, a concessão do Titulo de Cidadã Formosense a Senhora: Eliana Castro de Oliveira, pelos relevantes serviços prestados à Diretoria Técnica do SEBRAF-TO, bem como MOÇÃO DE APLAUSOS para o SEBRAE- TO. *APROVADO*</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/677/req_137-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/677/req_137-_ap.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão asfáltica, e iluminação  pública  no canteiro central da Av. Fernando Henrique Cardoso, Setor Aeroporto.  *APROVADO*</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/678/req_138-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/678/req_138-_ap.pdf</t>
   </si>
   <si>
     <t>Veículos para Agentes Comunitários de Saúde. *APROVADO*</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/679/req_139-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/679/req_139-_ap.pdf</t>
   </si>
   <si>
     <t>Extensão de rede elétrica. *APROVADO*</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/680/req_140-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/680/req_140-_ap.pdf</t>
   </si>
   <si>
     <t>Que seja feita  a manutenção na iluminação e escoamento da água na Avenida Araguaia,precisamente no trecho que fica nos fundos da prefeitura._x000D_
 *APROVADO*</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/695/req_141-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/695/req_141-_ap.pdf</t>
   </si>
   <si>
     <t>Designar policiais militares para a comarca de Formoso do Araguaia -TO.  *APROVADO*</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/683/req_142-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/683/req_142-_ap.pdf</t>
   </si>
   <si>
     <t>Cancelamento do Carnaval 2022 de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/684/req_143-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/684/req_143-_ap.pdf</t>
   </si>
   <si>
     <t>Decoração natalina no município de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/685/req_144-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/685/req_144-_ap.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização da estrada vicinal que liga o município de Formoso do Araguaia ao P.A Vila Real. *APROVADO*</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/686/req_145-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/686/req_145-_ap.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza e roçagem na Agrovila P.A Lagoa da Onça.  *APROVADO*</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/687/req_146-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/687/req_146-_ap.pdf</t>
   </si>
   <si>
     <t>Assinatura  de convenio  com entidades visando a castração de animais  *APROVADO*</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/688/req_147-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/688/req_147-_ap.pdf</t>
   </si>
   <si>
     <t>A manutenção da estrada em sentido a pousada Triuno e demais chácaras.  *APROVADO*</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/689/req_148-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/689/req_148-_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção de iluminação pública e restauração da pavimentação asfáltica.   *APROVADO*</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/690/req_149-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/690/req_149-_ap.pdf</t>
   </si>
   <si>
     <t>Construção e a manutenção de bueiros. *APROVADO*</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/691/req_150-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/691/req_150-_ap.pdf</t>
   </si>
   <si>
     <t>FUNDEB.  *APROVADO*</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/692/req_151-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/692/req_151-_ap.pdf</t>
   </si>
   <si>
     <t>Colocação das tampas de lobo na rua cinco.  * APROVADO*</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/693/req_152-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/693/req_152-_ap.pdf</t>
   </si>
   <si>
     <t>Atendimento a população via 190. * APROVADO *</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/694/req_153-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/694/req_153-_ap.pdf</t>
   </si>
   <si>
     <t>Pagamento do adicional de insalubridade.  *APROVADO*</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/697/req_154-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/697/req_154-_ap.pdf</t>
   </si>
   <si>
     <t>Reforma da estrutura  física da "quadra do Setor  Aliança". *APROVADO*</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/698/req_155-_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/698/req_155-_ap.pdf</t>
   </si>
   <si>
     <t>Reforma da estrutura física da escola Municipal Henrique Pereira da Silva, no Setor São José II.       *APROVADO*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2688,68 +2688,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_004-2021-aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_005-2021-aprovado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_006-2021-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_007-ap.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_008-ap.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_complementar_n001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_le_n001-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_n02-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_n03-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de__lei_n04-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_n05-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_n06-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_n007-2021_de_08_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_n008de_09_de_marco_de2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_lei_n009-2021_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_n10-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_n11-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_n12-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_n013-_de_14_de_abril_d_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_n14_de_14_de_abril-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/586/projeto_de_lei_n15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_n16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_n17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_021-_ap.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/662/oficio_258.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/663/oficio_259.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/664/oficio_260.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_n018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de__lei_n020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/640/projeto_de_lei_021-_ap.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/639/projeto_de_lei_022-_ap.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_n001-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_resolucao_n002-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/482/requerimento-002-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/483/protocolo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/485/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_n07-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/490/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/491/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/492/requerimento012-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/493/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/494/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/504/requerimento_n16-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/501/requerimento_n17-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/505/requerimento_n18-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/506/requerimento_n19-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_n20-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_n21-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_n22-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_n23-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_n24-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/503/requerimento_n025-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_n26-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_n27-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n28-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_n29-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_n30-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_n31-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_n32-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_n33-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_n34-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_n35-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_n36-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_n37-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_n38-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/542/requerimento_n39-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/543/requerimento_n40-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/544/requerimento_n41-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/545/requerimento_n42-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/546/requerimento_n43-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/547/requerimento_n44-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/549/requerimento_n45-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/552/requerimento_n46-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/553/requerimento_n47-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_n48-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_n49-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_n50-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_n51-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_n001-cpi-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/559/requerimento_n53-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_n54-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/561/requerimento_n55-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/562/requerimento_n56-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/563/requerimento_n57-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/564/requerimento_n58-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_n59-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/565/requerimento_n60-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/568/requerimento_n61-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/569/requerimento_n62-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_n63-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/570/requerimento_n64-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/571/requerimento_n65-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/593/requerimento_n66-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_n67-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_n68-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_n69-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_n70-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_n71-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/610/requerimento_n72-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_n73-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_n74-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/601/requerimento_n75-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/602/requerimento_n76-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/603/requerimento_n77-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/611/requerimento_n78-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/612/requerimento_n79-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/613/requerimento_n80-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/614/requerimento_n81-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/615/requerimento_n82-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/616/requerimento_n83-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_n84-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_n85-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/619/requerimento_n86-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/620/requerimento_n87-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/621/requerimento_n88-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/622/requerimento_n89-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/623/requerimento_n90-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/624/requerimento_n91-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/625/requerimento_n92-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/626/requerimento_n93-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/627/req_94-_ap.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/628/req_95-_ap.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/629/req_96-_ap.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/630/req_97-_ap.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/631/req_98-_ap.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/632/req_99-_ap.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/633/req_100-_ap.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/634/req_101-_ap.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/635/req_102-_ap.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/636/req_103-_ap.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/637/req_104-_ap.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/638/req_105-_ap.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/641/req_106-_ap.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/642/req_107-_ap.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/643/req_108-_ap.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/644/req_109-_ap.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/645/req_110-_ap.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/646/req_111-_ap.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/647/req_112-_ap.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/648/req_113-_ap.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/649/req_114-_ap.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/650/req_115-_ap.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/651/req_116-_ap.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/652/req_117-_ap.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/653/req_118-_ap.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/654/req_119-_ap.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/655/req_120-_ap.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/656/req_121-_ap.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/657/req_122-_ap.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/658/req_123-_ap.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/665/req_124-_ap.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/666/req_125-_ap.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/667/req_126-_ap.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/668/req_127-_ap.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/669/req_128-_ap.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/670/req_129-_ap.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/671/req_130-_ap.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/672/req_131-_ap.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/681/req_132-_ap.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/673/req_133-_ap.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/674/req_134-_ap.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/675/req_135-_ap.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/676/req_136-_ap.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/677/req_137-_ap.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/678/req_138-_ap.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/679/req_139-_ap.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/680/req_140-_ap.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/695/req_141-_ap.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/683/req_142-_ap.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/684/req_143-_ap.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/685/req_144-_ap.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/686/req_145-_ap.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/687/req_146-_ap.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/688/req_147-_ap.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/689/req_148-_ap.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/690/req_149-_ap.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/691/req_150-_ap.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/692/req_151-_ap.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/693/req_152-_ap.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/694/req_153-_ap.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/697/req_154-_ap.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/698/req_155-_ap.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_004-2021-aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_005-2021-aprovado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_006-2021-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_007-ap.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_008-ap.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_complementar_n001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_le_n001-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_n02-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_n03-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de__lei_n04-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_n05-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_n06-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_n007-2021_de_08_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_n008de_09_de_marco_de2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_lei_n009-2021_de_09_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_n10-.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_n11-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_n12-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_n013-_de_14_de_abril_d_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_n14_de_14_de_abril-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/586/projeto_de_lei_n15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_n16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_n17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_021-_ap.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/662/oficio_258.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/663/oficio_259.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/664/oficio_260.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_n018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de__lei_n020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/640/projeto_de_lei_021-_ap.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/639/projeto_de_lei_022-_ap.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_n001-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_resolucao_n002-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/482/requerimento-002-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/483/protocolo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/485/requerimento_005-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/486/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/487/requerimento_n07-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/490/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/491/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/492/requerimento012-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/493/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/494/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/504/requerimento_n16-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/501/requerimento_n17-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/505/requerimento_n18-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/506/requerimento_n19-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/502/requerimento_n20-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_n21-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_n22-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_n23-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_n24-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/503/requerimento_n025-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_n26-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_n27-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n28-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_n29-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_n30-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_n31-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_n32-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_n33-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_n34-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_n35-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_n36-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_n37-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_n38-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/542/requerimento_n39-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/543/requerimento_n40-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/544/requerimento_n41-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/545/requerimento_n42-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/546/requerimento_n43-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/547/requerimento_n44-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/549/requerimento_n45-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/552/requerimento_n46-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/553/requerimento_n47-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_n48-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_n49-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_n50-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_n51-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_n001-cpi-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/559/requerimento_n53-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_n54-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/561/requerimento_n55-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/562/requerimento_n56-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/563/requerimento_n57-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/564/requerimento_n58-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_n59-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/565/requerimento_n60-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/568/requerimento_n61-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/569/requerimento_n62-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_n63-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/570/requerimento_n64-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/571/requerimento_n65-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/593/requerimento_n66-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_n67-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_n68-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_n69-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_n70-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_n71-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/610/requerimento_n72-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_n73-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_n74-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/601/requerimento_n75-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/602/requerimento_n76-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/603/requerimento_n77-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/611/requerimento_n78-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/612/requerimento_n79-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/613/requerimento_n80-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/614/requerimento_n81-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/615/requerimento_n82-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/616/requerimento_n83-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/617/requerimento_n84-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/618/requerimento_n85-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/619/requerimento_n86-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/620/requerimento_n87-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/621/requerimento_n88-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/622/requerimento_n89-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/623/requerimento_n90-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/624/requerimento_n91-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/625/requerimento_n92-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/626/requerimento_n93-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/627/req_94-_ap.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/628/req_95-_ap.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/629/req_96-_ap.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/630/req_97-_ap.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/631/req_98-_ap.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/632/req_99-_ap.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/633/req_100-_ap.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/634/req_101-_ap.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/635/req_102-_ap.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/636/req_103-_ap.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/637/req_104-_ap.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/638/req_105-_ap.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/641/req_106-_ap.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/642/req_107-_ap.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/643/req_108-_ap.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/644/req_109-_ap.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/645/req_110-_ap.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/646/req_111-_ap.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/647/req_112-_ap.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/648/req_113-_ap.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/649/req_114-_ap.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/650/req_115-_ap.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/651/req_116-_ap.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/652/req_117-_ap.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/653/req_118-_ap.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/654/req_119-_ap.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/655/req_120-_ap.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/656/req_121-_ap.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/657/req_122-_ap.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/658/req_123-_ap.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/665/req_124-_ap.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/666/req_125-_ap.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/667/req_126-_ap.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/668/req_127-_ap.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/669/req_128-_ap.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/670/req_129-_ap.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/671/req_130-_ap.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/672/req_131-_ap.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/681/req_132-_ap.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/673/req_133-_ap.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/674/req_134-_ap.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/675/req_135-_ap.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/676/req_136-_ap.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/677/req_137-_ap.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/678/req_138-_ap.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/679/req_139-_ap.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/680/req_140-_ap.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/695/req_141-_ap.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/683/req_142-_ap.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/684/req_143-_ap.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/685/req_144-_ap.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/686/req_145-_ap.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/687/req_146-_ap.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/688/req_147-_ap.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/689/req_148-_ap.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/690/req_149-_ap.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/691/req_150-_ap.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/692/req_151-_ap.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/693/req_152-_ap.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/694/req_153-_ap.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/697/req_154-_ap.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2021/698/req_155-_ap.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>