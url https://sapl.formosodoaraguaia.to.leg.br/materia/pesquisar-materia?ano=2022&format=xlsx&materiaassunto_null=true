--- v0 (2025-12-10)
+++ v1 (2026-06-14)
@@ -54,1712 +54,1712 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cherim</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_001_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_001_ap.pdf</t>
   </si>
   <si>
     <t>Povoamento  de peixes nas represas e lagos de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>Faça um leilão das maquinas sucateadas para a compra de novas caçambas. *APROVADO*</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adão Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_003_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_003_ap.pdf</t>
   </si>
   <si>
     <t>Criação de um projeto voluntario para a sociedade.   *APROVADO*</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Josafá Paz</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_004_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_004_ap.pdf</t>
   </si>
   <si>
     <t>Fornecimento de lanche para os trabalhadores urbanos. *APROVADO*</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_complementar_n_01_-_camara.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_complementar_n_01_-_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da tabela de vencimentos dos cargos em comissão do poder legislativo , constante da lei complementar n°923/2018, conforme especifica  e dá outras providencias.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_complementar_n_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_complementar_n_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Plano de Cargos, carreira e remuneração dos servidores da administração do poder legislativo do município Formoso do Araguaia, instituído pela  Lei Complementar n° 924/2018 e dá providencias.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_complementar_n_01_executivo.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_complementar_n_01_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da classe docente do quadro do magistério da educação básica ao piso salarial profissional nacional do magistério público da educação básica e dá outras providencias. *APROVADO*</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação de imóvel caracterizado como rural para urbano e dá outras providencias. *APROVADO*</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n_03.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n_03.pdf</t>
   </si>
   <si>
     <t>Autoriza a utilização do meio eletrônico para a gestão  dos processos administrativos e de documentos de arquivo no âmbito dos órgãos da Administração  Pública Direta,do Município de Formoso do Araguaia- TO e dá outras providencias.*APROVADO*</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_n_04.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_n_04.pdf</t>
   </si>
   <si>
     <t>Cria fundo Municipal de Habitação de Interesse  Social- FHIS e institui o conselho Gestor do FHIS, no âmbito no município de Formoso do Araguaia- TO. *APROVADO*</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/827/formoso.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/827/formoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria de 2023 (ano referência de 2022) e dá outras providencias.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_n_017-2022.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_n_017-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício de 2023.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da implantação de Centros de Acolhimento e convivência para dependentes químicos em situação de vulnerabilidade social, no âmbito do Município de Formoso do Araguaia.  *APROVADO*</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Robson Haritianã</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n_05.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n_05.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de curso de capacitação de primeiros socorros aos funcionários das escolas e creches da rede municipal e particular bem como o fornecimento de kits de Primeiros Socorros para escolas públicas de Formoso do Araguaia- TO. *APROVADO*</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n_06.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de celebração de convênio com entidades da sociedade civil e cooperativas de reciclagem de lixo, visando o fornecimento de bicicletas  de carga e Equipamentos de Proteção Individual (EPIs) a catadores  de lixo no município de formoso do Araguaia- TO e dá outras providencias.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/734/projeto_de_resolucao_n01-2021...pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/734/projeto_de_resolucao_n01-2021...pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores e do Presidente da Câmara Municipal de Formoso do Araguaia para o ano de 2022, em conformidade com a Lei Municipal n°944/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_resolucao_n02-2022...pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_resolucao_n02-2022...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público no âmbito do pode legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_resolucao_n03-2022...pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_resolucao_n03-2022...pdf</t>
   </si>
   <si>
     <t>Dispõe sobe a concessão de diárias e reembolso de despesas de locomoção e alimentação, quando em viagem a serviço e dá outras providencias.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_resolucao_004.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_resolucao_004.pdf</t>
   </si>
   <si>
     <t>Edital de eleição para a mesa diretora da Câmara Municipal de Formoso do Araguaia, para o biênio de 2023/2024 .</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dijalma da Vidraçaria</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/699/req-1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/699/req-1.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria Municipal de Saúde, a disponibilidade do carro Fumacê para atende toda a  cidade. *APROVADO*</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/700/req-2.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/700/req-2.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de uma unidade administrativa no setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>Rosinha JB</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/701/req-3.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/701/req-3.pdf</t>
   </si>
   <si>
     <t>Instalação de um Centro Lotérico no setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>Gabriel Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/702/req-4.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/702/req-4.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas. *APROVADO*</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Euibras Moreira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/703/req-5.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/703/req-5.pdf</t>
   </si>
   <si>
     <t>Contratação de um Mastologista. *APROVADO*</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/704/req-6.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/704/req-6.pdf</t>
   </si>
   <si>
     <t>Roçagem das margens da BR-242 e BR-070. * Aprovado*</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/705/req-7.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/705/req-7.pdf</t>
   </si>
   <si>
     <t>reposição de lâmpadas e operação tapa buracos. *APROVADO*</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/706/req-8.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/706/req-8.pdf</t>
   </si>
   <si>
     <t>O cronograma de serviços de tapa buracos. *APROVADOS*</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/707/req-9.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/707/req-9.pdf</t>
   </si>
   <si>
     <t>Construção de creche no setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/708/req-10_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/708/req-10_ap.pdf</t>
   </si>
   <si>
     <t>Reforma geral em todas UBS de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/709/req-11_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/709/req-11_ap.pdf</t>
   </si>
   <si>
     <t>Remanejamento na estrada do Assentamento Araguaia I e II. *APROVADO*</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/710/req-12_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/710/req-12_ap.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos. *APROVADO*</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/711/req-13_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/711/req-13_ap.pdf</t>
   </si>
   <si>
     <t>Vale Almoço para os universitários. *APROVADO*</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sebastian da Gráfica</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/712/req-14_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/712/req-14_ap.pdf</t>
   </si>
   <si>
     <t>Reforma do Galpão da Infraestrutura de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/713/req-15_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/713/req-15_ap.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada do Assentamento do PA Lagoa da Onça. *APROVADO*</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/714/req-16_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/714/req-16_ap.pdf</t>
   </si>
   <si>
     <t>Transporte universitário. *APROVADO*</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/715/req-17_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/715/req-17_ap.pdf</t>
   </si>
   <si>
     <t>Criação de um centro de especialização na saúde da mulher. *APROVADO*</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/716/req-18_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/716/req-18_ap.pdf</t>
   </si>
   <si>
     <t>Criação de um centro  de capacitação  de mulheres empreendedoras.*APROVADO*</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/717/req-19_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/717/req-19_ap.pdf</t>
   </si>
   <si>
     <t>Instalação da farmácia básica no Setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/718/req-20_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/718/req-20_ap.pdf</t>
   </si>
   <si>
     <t>Criação da Guarda municipal. *APROVADO*</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/719/req-21_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/719/req-21_ap.pdf</t>
   </si>
   <si>
     <t>Serviço tapa buraco, troca de lâmpadas queimadas e roçagem. *APROVADO*</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/720/req-22_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/720/req-22_ap.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada. *APROVADO*</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/721/req-23_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/721/req-23_ap.pdf</t>
   </si>
   <si>
     <t>Copia da lei Orgânica do município. *APROVADO*</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/722/req-24_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/722/req-24_ap.pdf</t>
   </si>
   <si>
     <t>Criação de programa de promoção da saúde menstrual. *APROVADO*</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/723/req-25_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/723/req-25_ap.pdf</t>
   </si>
   <si>
     <t>Atendimento medico aos trabalhadores das empresas do Projeto Rio Formoso. *APROVADO*</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/724/req-26_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/724/req-26_ap.pdf</t>
   </si>
   <si>
     <t>Que seja feito bueiros e esgotos no setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/736/req-27_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/736/req-27_ap.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica de todas as ruas e avenidas do setor aliança e fazer manutenção das ruas e avenidas que estão asfaltadas. *APROVADO*</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/737/req-28_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/737/req-28_ap.pdf</t>
   </si>
   <si>
     <t>Revitalização da praça do setor Aliança, localizada na rua Henrique Pereira da Silva e a praça Hermínio Azevedo Soares no centro da cidade. *APROVADO*</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/738/req-29_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/738/req-29_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada vicinal do Caracol 2. *APROVADO*</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/739/req-30_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/739/req-30_ap.pdf</t>
   </si>
   <si>
     <t>Implantações necessárias para distribuição e o abastecimento de agua potável. *APROVADO*</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/740/req-31_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/740/req-31_ap.pdf</t>
   </si>
   <si>
     <t>Compra de algumas unidades de cadeiras de rodas e muletas para fazer uso temporariamente. *APROVADO*</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/741/req-33_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/741/req-33_ap.pdf</t>
   </si>
   <si>
     <t>Recuperação da malha asfáltica da TO-070, do trecho que liga Formoso do Araguaia ao município de Dueré. *APROVADO*</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/742/req-34_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/742/req-34_ap.pdf</t>
   </si>
   <si>
     <t>A Concessão de Outorga de Título de Cidadão Formosense  ao Advogado Sr. Wilmar Ribeiro Filho. pelos relevantes serviços prestados a nossa sociedade quanto a ética e legalidade em defesa da cidadania. *APROVADO*</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/743/req-35_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/743/req-35_ap.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção de forma periódica nas ambulâncias do município. *APROVADO*</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/744/req-36_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/744/req-36_ap.pdf</t>
   </si>
   <si>
     <t>Segurança pública.*APROVADO*</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/745/req-37_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/745/req-37_ap.pdf</t>
   </si>
   <si>
     <t>Solicitando recuperação asfáltica da TO 070. *APROVADO*</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/746/req-38_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/746/req-38_ap.pdf</t>
   </si>
   <si>
     <t>Instalação de ondulações transversais (quebra- molas) no setor aeroporto. *APROVADO*</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/750/req-39_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/750/req-39_ap.pdf</t>
   </si>
   <si>
     <t>O uso de adesivos de identificação nos veículos oficiais do poder executivo e legislativo, incluindo os veículos de locação. *APROVADO*</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/751/req-40_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/751/req-40_ap.pdf</t>
   </si>
   <si>
     <t>Apresentação dos balancetes de receitas e despesas. *APROVADO*</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/752/req-41_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/752/req-41_ap.pdf</t>
   </si>
   <si>
     <t>Construção  de ponto de apoio coberto para os moto-táxi deste  município. *APROVADO*</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/753/req-42_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/753/req-42_ap.pdf</t>
   </si>
   <si>
     <t>A instalação de placas informativas em prédios  públicos alugados. *APROVADO*</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/754/req-43_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/754/req-43_ap.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada vicinal da Vila Real.*APROVADO*</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/758/req-44_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/758/req-44_ap.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica para rua 5, e serviço de caminhão pipa para molhar rua. *APROVADO*</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/755/req-45_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/755/req-45_ap.pdf</t>
   </si>
   <si>
     <t>Roçagem dos canteiros das ruas e avenidas de Formoso do Araguaia.*APROVADO*</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/759/req-46_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/759/req-46_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção nas ambulâncias. *APROVADO*</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/756/req-47_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/756/req-47_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza da Avenida que dá acesso ao setor Aeroporto. *APROVADO*</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/757/req-48_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/757/req-48_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção na Van que transporta os pacientes de hemodiálise para Gurupi. *APROVADO*</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/760/req-49_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/760/req-49_ap.pdf</t>
   </si>
   <si>
     <t>Limpeza na vila P.A Lagoa da onça.*APROVADO*</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/761/req-50_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/761/req-50_ap.pdf</t>
   </si>
   <si>
     <t>Continuação da reforma da Escola Municipal João Queiroz.*APROVADO*</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/762/req-51_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/762/req-51_ap.pdf</t>
   </si>
   <si>
     <t>Limpeza no setor Aliança com recolhimento de galhada e entulho.*APROVADO*</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/763/req-52_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/763/req-52_ap.pdf</t>
   </si>
   <si>
     <t>Reparo de iluminação pública.*APROVADO*</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/764/req-53_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/764/req-53_ap.pdf</t>
   </si>
   <si>
     <t>Reforma e termino das obras de terraplanagem, nas ruas e avenidas do setor Planalto. *APROVADO*</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/765/req-54_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/765/req-54_ap.pdf</t>
   </si>
   <si>
     <t>Recapeamento, manutenção e continuação da duplicação da TO 070 que liga Avenida Perimetral.*APROVADO*</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/766/req-55_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/766/req-55_ap.pdf</t>
   </si>
   <si>
     <t>Realização  de benfeitorias para o Conselho Tutelar do Município de Formoso do Araguaia.  *APROVADO*</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/767/req-56_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/767/req-56_ap.pdf</t>
   </si>
   <si>
     <t>Pagamento do adicional de insalubridade de 20% para os servidores da saúde , até que aconteça a regularização do grau  de porcentagem de cada um. *APROVADO*</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/768/req-56_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/768/req-56_ap.pdf</t>
   </si>
   <si>
     <t>Melhoria das condições de trabalho para servidores responsáveis pela limpeza  urbana (garis) do município de Formoso do Araguaia.*APROVADO*</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/769/req-58_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/769/req-58_ap.pdf</t>
   </si>
   <si>
     <t>Disponibilização de veículos para o transporte dos alunos da rede básica que residem na zona rural de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/770/req-59_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/770/req-59_ap.pdf</t>
   </si>
   <si>
     <t>Pagamento do aumento concedido pelo Governo Federal de 33,24% aos professores  do Município. *APROVADO*</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/771/req-60_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/771/req-60_ap.pdf</t>
   </si>
   <si>
     <t>Reparo de pavimentação asfáltica.*APROVADO*</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/776/req_61.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/776/req_61.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Escola do Legislativo. *APROVADO*</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_62.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_62.pdf</t>
   </si>
   <si>
     <t>Informações quanto a implantação e funcionamento do Programa do Governo Federal Brasil Sorridente. *APROVADO*</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_63.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Manutenção da rua Perimetral em toda sua  extensão. *APROVADO*</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_64.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Reparo de pavimentação asfáltica. *APROVADO*</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_65.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Reforma dos letreiros. *APROVADO*</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_66.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Reforma da feira coberta.  *APROVADO*</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_67.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Pagamento Data-base para todos os funcionários efetivos. *APROVADO*</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_68.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Manutenção dos locais públicos gramados. *APROVADO*</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_69.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Doação de galhadas que são retiradas para carvoeiros de Formoso do Araguaia.   *APROVADO*</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_70.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Reforma na academia ao ar livre no Setor São José I, á margem da Avenida Joaquim Batista de Oliveira. *APROVADO*</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/787/req-71ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/787/req-71ap.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros da feira coberta. *APROVADO*</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/788/req-72_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/788/req-72_ap.pdf</t>
   </si>
   <si>
     <t>Continuação da reforma da escola Municipal João Queiroz. *APROVADO*</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/789/req-73_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/789/req-73_ap.pdf</t>
   </si>
   <si>
     <t>Reforce o estoque da farmácia básica.    *APROVADO*</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/790/req-74_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/790/req-74_ap.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas medidas protetivas junto a Secretaria da saúde, contra o novo vírus (MONKEYPOX) doença chamada de Varíola dos macacos._x000D_
  * APROVADO*</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/791/req-75_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/791/req-75_ap.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza na vila- Lagoa da Onça  e raspagem das ruas da mesma.  *APROVADO*</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/792/req-76_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/792/req-76_ap.pdf</t>
   </si>
   <si>
     <t>Revitalização de todas as praças deste município. *APROVADO*</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/793/req-77_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/793/req-77_ap.pdf</t>
   </si>
   <si>
     <t>Implantação de curso pré-vestibular  e preparatório  para o ENEM. *APROVADO*</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/794/req-78_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/794/req-78_ap.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal  e a Secretaria Municipal  de Saúde e Saneamento Básico, que seja comprado aparelhos celulares(em caráter de urgência) a todas as Unidades Básicas de Saúde  do  Município.   *APROVADO*</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/795/req-79_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/795/req-79_ap.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e homenagem ao trabalho prestado da Assistência Social de Formoso do Araguaia- TO.  *APROVADO*</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/796/req-80_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/796/req-80_ap.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para Alexandrina Leandro Pinheiro Correia. *APROVADO*</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/797/req-81_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/797/req-81_ap.pdf</t>
   </si>
   <si>
     <t>Disponibilização  de caminhão para levar sal para os produtores rurais da Ilha do Bananal. *APROVADO*</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/798/req-82_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/798/req-82_ap.pdf</t>
   </si>
   <si>
     <t>Solicito de que seja feito encascalhamento do aterro. *APROVADO*</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/799/req-83_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/799/req-83_ap.pdf</t>
   </si>
   <si>
     <t>Limpeza no lago municipal. *APROVADO*</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva do setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/801/req-85_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/801/req-85_ap.pdf</t>
   </si>
   <si>
     <t>Reparos  na iluminação com troca de lâmpadas  e retirada de entulhos e galhadas  no setor Jardim Planalto. *APROVADO*</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/802/req-86_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/802/req-86_ap.pdf</t>
   </si>
   <si>
     <t>Reparo de lâmpadas do Setor Aeroporto. *APROVADO*</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/803/req-87_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/803/req-87_ap.pdf</t>
   </si>
   <si>
     <t>Reparo na iluminação do Setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/804/req-88_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/804/req-88_ap.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONSIGNADA NOS ANAIS DESTA CASA " MOÇÃO DE APLAUSOS" COM VOTOS DE CONGRATULAÇÃO PARA A ESCOLA COOPEFA (COOPERATIVA DE EDUCADORES DE FORMOSO DO ARAGUAIA-TO). *APROVADO*</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/805/req-89_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/805/req-89_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção da pavimentação. * APROVADO*</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_90.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização de trânsito. *APROVADO*</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_91.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_91.pdf</t>
   </si>
   <si>
     <t>Recuperação asfáltica da rua 05 à JK, trecho em frente a Escola Municipal Dom Alano.     *APROVADO*</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_92.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Recuperação da estreada que liga do senhor Pedro Cambota até o senhor João Fini, no Assentamento Lagoa da Onça.  *APROVADO*</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Requer que seja disponibilizadas lixeiras para o entorno do Lago Municipal de Formoso do Araguaia.  *APROVADO*</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_94.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Manutenção das vias do Setor Aliança. *APROVADO*</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_95.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos do Processo de terceirização do Hospital Municipal Hermínio Azevedo Soares.   *APROVADO*</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_96.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Aquisição de contêineres para coleta de entulhos na saída do Setor Aliança.  *APROVADO*</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_97.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Apresentação do Calendário letivo e cerceamento das aulas presenciais.           *APROVADO*</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_98_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_98_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção da rua machado de Assis (Setor São José l).    *APROVADO*</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_99.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Reforma da estrutura física da Escola Municipal Henrique Pereira da Silva, no Setor São José.   *APROVADO*</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_100_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_100_ap.pdf</t>
   </si>
   <si>
     <t>Manutenção das Ruas.               *APROVADO*</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_n_101.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_n_101.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção dos canteiros.      *APROVADO*</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_102.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Revitalização da praça e quadra do Setor Aliança.           *APROVADO*</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_103.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Revitalização da ponte que liga o Município à fazenda Babié.    *APROVADO*</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_104.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Decoração Natalina no Município de Formoso do Araguaia.     *APROVADO*</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_105.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para o Sr. André Martins dos Santos.    *APROVADO*</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/832/requerimento_n_106.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/832/requerimento_n_106.pdf</t>
   </si>
   <si>
     <t>Manutenção e substituição de ar condicionado no Hospital Hermínio Azevedo Soares.     *APROVADO*</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_107.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Construção de um aterro sanitário, para descarte dos dejetos domésticos e limpa fossa.       *APROVADO*</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_108.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Encascalhamento na entrada do Setor Aeroporto.        *APROVADO*</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_109.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Formosense ao Sr. André Martins do Santos.  *APROVADO*</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Que seja incluso nas leis LOA e LDO a previsão de pagamento do piso salarial da enfermagem e também piso salarial dos professores.   *APROVADO*</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_111.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola João Queiroz.                *APROVADO*</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_112.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao cidadão Raimundo Maciel.                             *APROVADO*</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_113.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Reparação  da iluminação do Setor Aeroporto de Formoso do Araguaia.    *APROVADO*</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_115_ap.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_115_ap.pdf</t>
   </si>
   <si>
     <t>Que a Rua Edno Cardoso, mais conhecida como rua 04, tenha a singularidade de ser preferencial, tendo a mesma tramitação prioritária em vista às Avenidas que à cruzam.     *APROVADO*</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/833/requerimento_n_116.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/833/requerimento_n_116.pdf</t>
   </si>
   <si>
     <t>Informações acerca da emenda parlamentar n°11459.603000/1210-09 de autoria da Deputada Federal Dulce Miranda, em parceria com a Vereadora Rosinha JB, que destina a este município o valor de R$218.532,00 (duzentos e dezoito mil, quinhentos e trinta e dois reais) para aquisição de veiculo, equipamentos e material permanente para atenção especializada em saúde , sendo CAPS de Formoso do Araguaia e a unidade assistida.   *APROVADO*</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/834/requerimento_n_117.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/834/requerimento_n_117.pdf</t>
   </si>
   <si>
     <t>Limpeza na obra abandonada de Construção  da Creche, Setor São José II.  *APROVADO*</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/835/requerimento_n118.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/835/requerimento_n118.pdf</t>
   </si>
   <si>
     <t>Manutenção na iluminação da Avenida Vitorino Leite, Setor São José I.     *APROVADO*</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/836/requerimento_n_119.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/836/requerimento_n_119.pdf</t>
   </si>
   <si>
     <t>Instalação de lâmpadas de Led em toda área urbana de nosso município.  *APROVADO*</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/837/requerimento_n_120.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/837/requerimento_n_120.pdf</t>
   </si>
   <si>
     <t>Realização de Estudos visando a possibilidade de aplicar inseticida- via carro fumacê ou por outros meios - no perímetro urbano de Formoso do_x000D_
 Araguaia.    *APROVADO*</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_124.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_124.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A LIMPEZA GERAL NA VILA LAGOA DA ONÇA, COM ROÇO E MANUTEÇÃO DAS VIAS E DA ILUMINAÇAO PÚBLICA DA SEDE.   *APROVADO*</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_125.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_125.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a recuperação asfáltica em duas vias, sendo elas; Avenida Alfredo Correia, N° 37, trecho da Avenida Joaquim Batista ate a Rua Perimetral, e Rua 14 entre Avenida Alfredo Correia ate o Lago Municipal.    *APROVADO*</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/1010/_req.151.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/1010/_req.151.pdf</t>
   </si>
   <si>
     <t>Recuperação da Avenida Joaquim Batista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2066,67 +2066,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_001_ap.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_003_ap.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_004_ap.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_complementar_n_01_-_camara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_complementar_n_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_complementar_n_01_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n_03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/827/formoso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_n_017-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n_06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/734/projeto_de_resolucao_n01-2021...pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_resolucao_n02-2022...pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_resolucao_n03-2022...pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/699/req-1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/700/req-2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/701/req-3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/702/req-4.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/703/req-5.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/704/req-6.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/705/req-7.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/706/req-8.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/707/req-9.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/708/req-10_ap.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/709/req-11_ap.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/710/req-12_ap.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/711/req-13_ap.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/712/req-14_ap.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/713/req-15_ap.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/714/req-16_ap.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/715/req-17_ap.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/716/req-18_ap.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/717/req-19_ap.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/718/req-20_ap.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/719/req-21_ap.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/720/req-22_ap.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/721/req-23_ap.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/722/req-24_ap.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/723/req-25_ap.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/724/req-26_ap.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/736/req-27_ap.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/737/req-28_ap.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/738/req-29_ap.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/739/req-30_ap.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/740/req-31_ap.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/741/req-33_ap.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/742/req-34_ap.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/743/req-35_ap.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/744/req-36_ap.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/745/req-37_ap.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/746/req-38_ap.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/750/req-39_ap.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/751/req-40_ap.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/752/req-41_ap.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/753/req-42_ap.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/754/req-43_ap.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/758/req-44_ap.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/755/req-45_ap.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/759/req-46_ap.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/756/req-47_ap.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/757/req-48_ap.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/760/req-49_ap.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/761/req-50_ap.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/762/req-51_ap.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/763/req-52_ap.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/764/req-53_ap.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/765/req-54_ap.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/766/req-55_ap.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/767/req-56_ap.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/768/req-56_ap.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/769/req-58_ap.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/770/req-59_ap.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/771/req-60_ap.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/776/req_61.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/787/req-71ap.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/788/req-72_ap.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/789/req-73_ap.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/790/req-74_ap.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/791/req-75_ap.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/792/req-76_ap.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/793/req-77_ap.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/794/req-78_ap.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/795/req-79_ap.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/796/req-80_ap.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/797/req-81_ap.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/798/req-82_ap.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/799/req-83_ap.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/801/req-85_ap.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/802/req-86_ap.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/803/req-87_ap.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/804/req-88_ap.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/805/req-89_ap.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_98_ap.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_100_ap.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_n_101.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/832/requerimento_n_106.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_115_ap.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/833/requerimento_n_116.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/834/requerimento_n_117.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/835/requerimento_n118.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/836/requerimento_n_119.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/837/requerimento_n_120.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_124.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_125.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/1010/_req.151.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_001_ap.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_003_ap.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_004_ap.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_complementar_n_01_-_camara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_complementar_n_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_complementar_n_01_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n_03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/827/formoso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_n_017-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n_06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/734/projeto_de_resolucao_n01-2021...pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_resolucao_n02-2022...pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_resolucao_n03-2022...pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/699/req-1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/700/req-2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/701/req-3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/702/req-4.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/703/req-5.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/704/req-6.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/705/req-7.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/706/req-8.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/707/req-9.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/708/req-10_ap.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/709/req-11_ap.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/710/req-12_ap.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/711/req-13_ap.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/712/req-14_ap.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/713/req-15_ap.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/714/req-16_ap.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/715/req-17_ap.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/716/req-18_ap.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/717/req-19_ap.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/718/req-20_ap.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/719/req-21_ap.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/720/req-22_ap.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/721/req-23_ap.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/722/req-24_ap.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/723/req-25_ap.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/724/req-26_ap.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/736/req-27_ap.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/737/req-28_ap.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/738/req-29_ap.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/739/req-30_ap.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/740/req-31_ap.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/741/req-33_ap.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/742/req-34_ap.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/743/req-35_ap.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/744/req-36_ap.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/745/req-37_ap.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/746/req-38_ap.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/750/req-39_ap.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/751/req-40_ap.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/752/req-41_ap.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/753/req-42_ap.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/754/req-43_ap.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/758/req-44_ap.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/755/req-45_ap.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/759/req-46_ap.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/756/req-47_ap.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/757/req-48_ap.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/760/req-49_ap.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/761/req-50_ap.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/762/req-51_ap.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/763/req-52_ap.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/764/req-53_ap.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/765/req-54_ap.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/766/req-55_ap.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/767/req-56_ap.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/768/req-56_ap.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/769/req-58_ap.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/770/req-59_ap.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/771/req-60_ap.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/776/req_61.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/787/req-71ap.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/788/req-72_ap.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/789/req-73_ap.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/790/req-74_ap.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/791/req-75_ap.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/792/req-76_ap.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/793/req-77_ap.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/794/req-78_ap.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/795/req-79_ap.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/796/req-80_ap.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/797/req-81_ap.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/798/req-82_ap.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/799/req-83_ap.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/801/req-85_ap.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/802/req-86_ap.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/803/req-87_ap.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/804/req-88_ap.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/805/req-89_ap.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_98_ap.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_100_ap.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_n_101.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/832/requerimento_n_106.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_115_ap.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/833/requerimento_n_116.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/834/requerimento_n_117.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/835/requerimento_n118.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/836/requerimento_n_119.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/837/requerimento_n_120.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_124.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_125.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2022/1010/_req.151.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>