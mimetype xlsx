--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -54,2582 +54,2582 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adão Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao____001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao____001.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Heno Rodrigues da Silva, Prefeito Municipal, a implantação de pergolados e bancos em todo Avenida Perimetral, como forma de proporcionar maior conforto e comodidade para os usuários desses espaços públicos.                                           *APROVADO*</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Robson Haritianã</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indica ao presidente da Câmara  Municipal de Formoso do Araguaia, a contratação de um intérprete  de Libras para a Câmara.                        *APROVADO*</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/926/indicacao_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/926/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Educação, para que oficie o batalhão da policia Militar em nossa Cidade para o retorno do Projeto PROERD de combate as drogas nas escolas.                                               *APROVADO*</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_004.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indico ao Presidente da Câmara de Formoso do Araguaia-TO, a implantação do projeto Câmara Mirim em pareceria com a Secretária de educação, com objetivo de promover a participação dos estudantes do ensino fundamental e médio no processo democrático e legislativo.                         *APROVADO*</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/955/indicacao_005.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/955/indicacao_005.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao poder executivo que firme parceria com a campanha Nacional de abastecimento (CONAB), visando promover o desenvolvimento agrícola sustentável e o fortalecimento da agricultura familiar local.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dijalma da Vidraçaria</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>Indica Projeto de lei que dispõe sobre a revisão do Plano de Cargos e carreira e remuneração PCCRs dos servidores do quadro Geral do município de Formoso do Araguaia.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Euibras Moreira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/985/_indicacao_007.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/985/_indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Heno Rodrigues da Silva, prefeito Municipal, a suspensão de IPTU de casas que não tenha em sua proximidade ( Iluminação,rede de esgoto, asfalto, creche).</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_n_001-2023.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_n_001-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO  DE AREA PÚBLICA MUNICIPAL E AUTORIZA DOAÇÃO PARA J3R ADMINISTRAÇÃO E PARTICIPAÇÕES LTDA. E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_n_02_2023.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_n_02_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>Heno Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Autorizo o município de Formoso do Araguaia - TO , a associar-se a associação brasileira de Municípios- ABM e dá outras providências".</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/993/projeto_de_lei_n_004_-_autorizacao_iptu_premiado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/993/projeto_de_lei_n_004_-_autorizacao_iptu_premiado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA 'IPTU PREMIADO', MEDIANTE A REALIZAÇÃO DE SORTEIOS DE PRÊMIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_n_005_-_doacao_de_area_-_defensoria.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_n_005_-_doacao_de_area_-_defensoria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE DOAÇÃO DE ÁREA PÚBLICA PARA DEFENSORIA PÚBLICA DO TOCANTINS E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER PARCELA DE COMPLEMENTAÇÃO DO VENCIMENTO AOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL, A TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO EM ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/991/projeto_de_lei_n_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_administrativo_em_assistente_administrativo.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/991/projeto_de_lei_n_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_administrativo_em_assistente_administrativo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, a transforma o cargo de auxiliar administrativo em agente administrativo e dá outras providências .</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/995/projeto_de_lei_n_009_-_altera_o_ppa_-_primeira_infancia_2.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/995/projeto_de_lei_n_009_-_altera_o_ppa_-_primeira_infancia_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 999/2022, QUE INSTITUI O PLANO PLURIANUAL MUNICIPAL PARA O QUADRIÊNIO DE 2022/2025</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_n_010_-_altera_a_ldo_-_primeira_infancia_3.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_n_010_-_altera_a_ldo_-_primeira_infancia_3.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.000/2022, que instituiu a Lei de Diretrizes Orçamentárias para o exercício de 2023.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_n_011_-_altera_a_loa_-_primeira_infancia_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_n_011_-_altera_a_loa_-_primeira_infancia_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.001/2022, que instituiu a Lei Orçamentária Anual do exercício de 2023.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_n_012_-_altera_o_pccr_da_educacao_-_vagas_e_quantidades.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_n_012_-_altera_o_pccr_da_educacao_-_vagas_e_quantidades.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 833/2013, QUE DISPÕEM SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA, PARA DEFINIR QUANTITATIVOS DE VAGAS POR CARGOS .</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_no_013_-aletra_a_loa_-_lei_paulo_gustavo_2.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_no_013_-aletra_a_loa_-_lei_paulo_gustavo_2.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA- TO E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2023 NO VALOR DE R$ 181.508,25 ( CENTO E OITENTA E UM MIL ,QUINHENTOS E OITO REAIS  E VINTE E CINCO CENTAVOS) QUE SERÁ ACRESCIDO A LOA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_n_014_-_doacao_de_area_-_ifto.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_n_014_-_doacao_de_area_-_ifto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE DOAÇÃO DE ÁREA PÚBLICA PARA INSTITUTO FEDERAL DO TOCANTINS- IFTO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1002/projeto_de_lei_n_015-_doacao_area_-_maconaria.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1002/projeto_de_lei_n_015-_doacao_area_-_maconaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DA ÁREA PÚBLICA MUNICIPAL E AUTORIZA DOAÇÃO PARA A LOJA MAÇÔNICA CAVALEIROS DE FORMOSO N°.34, E , DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_n_016_-_altera_a_nomeclatura_da_sec_educacao.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_n_016_-_altera_a_nomeclatura_da_sec_educacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>Rosinha JB</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1006/projeto_de_lei_001_do_legislativo_autoria_da_ver.a_rosinha_jb.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1006/projeto_de_lei_001_do_legislativo_autoria_da_ver.a_rosinha_jb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO GRATUITO DE FRALDAS DESCARTÁVEIS PARA CRIANÇAS EM SEUS PRIMEIROS MESES DE VIDA , NA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Institui o Feriado Municipal do "DIA DO EVANGÉLICO" e a marcha para Jesus no Município de Formoso do Araguaia - TO, e dá outras providências".</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_03_2023.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_03_2023.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO DOS CACIQUES E POVOS INDÍGENAS DA ILHA DO BANANAL -ICAPIB DE FORMOSO DO ARAGUAIA- TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_004_-_estacionamento_1.docx</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_004_-_estacionamento_1.docx</t>
   </si>
   <si>
     <t>“Regulamenta a utilização das calçadas e canteiros próximos a templos religiosos, escolas e órgãos públicos, como estacionamento.”</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Institui a semana Municipal de ações Voltadas á Lei Maria da Penha nas escolas de ensino Fundamental - séries finais e de ensino médio, publicas e privadas no âmbito de Formoso do Araguaia.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1001/pl_vereador-_00623_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1001/pl_vereador-_00623_.pdf</t>
   </si>
   <si>
     <t>Estabelece a inclusão dos §§ 1° e 2°do ART. 123 do código de postura para determinar a construção de ondulações transversais de trânsito (quebra molas) na avenida perimental e impedimento de estacionamento na rua 04 , ambos com ampla sinalização.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1033/pl_007.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1033/pl_007.pdf</t>
   </si>
   <si>
     <t>Institui a Câmara Mirim no Município de Formoso do Araguaia - TO e estabelece normas para o seu funcionamento.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Felipe Souza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1034/pr-_001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1034/pr-_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de comissão especial de Segurança Pública da Câmara Municipal de Formoso Do Araguaia-TO e dá outras providencias.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1035/pr-_02.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1035/pr-_02.pdf</t>
   </si>
   <si>
     <t>Fixa Subsídios dos Vereadores e do Presidente da Câmara Municipal de Formoso do Araguaia-TO , para o ano de 2023, em conformidade com a LEI MUNICIPAL Nº 944/2019, é dá outras providências.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1036/pr_-_003.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1036/pr_-_003.pdf</t>
   </si>
   <si>
     <t>regulamenta dispositivos na nova lei de licitações e contratos administrativos no âmbito da Câmara Municipal de Formoso do Araguaia-TO</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1037/pr_-_04_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1037/pr_-_04_.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Legislativo a realizar doação de bens móveis á entidade sem fins lucrativos.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>PELOE</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica - Executivo</t>
   </si>
   <si>
     <t>Gabriel Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/990/emenda_001005.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/990/emenda_001005.pdf</t>
   </si>
   <si>
     <t>O vereador Gabriel Rodrigues Bezerra, com assento nesta casa Legislativa vem propor, na forma regimental, a seguinte Emenda Supressiva: em anexo !</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_n_01_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_n_01_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Roçagem, limpeza e instalação de iluminação de LED nas margens do Lago Municipal.  *APROVADO*</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_n_02_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_n_02_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Criação da guarda Municipal.  *APROVADO*</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_n_03_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_n_03_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos. *APROVADO*</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Sebastian da Gráfica</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_n_04_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_n_04_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Manutenção das ambulâncias do Hospital Municipal de Formoso do Araguaia. *APROVADO*</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_n_05_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_n_05_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Roçagem dos canteiros centrais e recolhimento de entulhos e galhadas no Setor Jardim Planalto.  *APROVADO*</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_n_08_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_n_08_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Lista de todos os serviços ofertados ao comercio local, empreendedores e seu colaboradores, e a cidade em geral através do novo convenio com Sebrae. *APROVADO*</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_n_09_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_n_09_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Revitalização do lago Municipal e seu entorno, recuperação da pista de caminhada, instalação de playground para entretenimento das crianças e paisagismo. *APROVADO*</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_n_10_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_n_10_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja feita REFIS para negociação, parcelamento e quebra de dividas de IPTU. *APROVADO*</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_n_11_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_n_11_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja feiro o recapeamento asfáltico da Avenida Joaquim Batista de Oliveira, iniciando próximo ao trevo do Posto fiscal  e finalizando próximo a igreja São João Batista.      *APROVADO*</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_12_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_12_aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um encascalhamento na Avenida Jorge Montel em frente ao Leandro Ferragens, Setor São José I.     *APROVADO*</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_13_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_13_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma ação tapa buracos na Avenida Fernando Henrique Cardoso, Setor Aeroporto.      *APROVADO*</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_14_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_14_aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos com votos de congratulação à equipe das Carretas OdontoSESC e Saúde da mulher.    *APROVADO*</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/852/aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/852/aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação com bloquetes, nos canteiros de cada avenida.   *APROVADO*</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/853/requerimento_16_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/853/requerimento_16_aprovado_.pdf</t>
   </si>
   <si>
     <t>Reparo na iluminação pública.         *APROVADO*</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/854/aprovado_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/854/aprovado_1.pdf</t>
   </si>
   <si>
     <t>Restauração da rua Henrique Pereira enfrente  o Colégio Estadual Benedito Pereira Bandeira, no setor Aliança.                   *APROVADO*</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_18_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_18_aprovado_.pdf</t>
   </si>
   <si>
     <t>Restauração da Avenida Anhanguera enfrente ao Posto de Saúde.            *APROVADO*</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_19_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_19_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja destinado uma equipe especifica para cuidado e manutenção de roçagem e limpeza das praças do município, instalação de sistema  de rega automática e plantio de mudas ornamentais.      *APROVADO*</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_20_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_20_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa de Legislativa marque uma reunião como Governador Wanderlei Barbosa para tratarmos de assunto relacionados ao Hospital Hermínio Azevedo Soares.         *APROVADO*</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_21_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_21_aprovado.pdf</t>
   </si>
   <si>
     <t>Regularização do pagamento de diárias dos servidores da saúde, principalmente os locados no Hospital Hermínio Azevedo Soares, como também retroativos de 2022.           *APROVADO*</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_22_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_22_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos.             *APROVADO*</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_23_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_23_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Transporte universitário.              *APROVADO*</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Josafá Paz</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_24_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_24_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Melhor atuação dos serviços de Fiscal de Postura.                        *APROVADO*</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_25_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_25_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Limpeza do Setor Aeroporto, roçagem dos canteiros centrais e recolhimento de entulhos.                         *APROVADO*</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_26_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_26_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Reforma no Hospital Municipal de Formoso do Araguaia- TO             *APROVADO*</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/864/requerimento_27_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/864/requerimento_27_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Recuperação com tapa buracos da Avenida Jorge Montel no Setor Jardim Planalto.               *APROVADO*</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/865/requerimento_28_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/865/requerimento_28_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Encascalhamento da rua 11 no Setor São José 1, principalmente em seus pontos mais críticos.                   *APROVADO*</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/866/requerimento_29_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/866/requerimento_29_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco na rua 04  esquina com a Vitorino Leite.                                                  *APROVADO*</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_30_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_30_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Regularização salarial nas diversas categorias, operador de maquina leve, operador de maquinas pesadas e motoristas.             *APROVADO*</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_31_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_31_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Convocação do secretário de Finanças.    *APROVADO*</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_32_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_32_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a qualificação de professores para o acompanhamento aos estudantes com transtorno de déficit de atenção, com hiperatividade (TDAH), dislexia, autismo e demais transtornos  de aprendizagem bem como déficits visuais  e auditivos das redes Municipais de ensino.        *APROVADO*</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_33_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_33_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Reparo a estrada que dá acesso à Fazenda Dois Lagos.                              *APROVADO*</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_34_2023_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_34_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>Revitalização do muro no campo de futebol municipal Gilberto Coelho.                        *APROVADO*</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/875/bezerra.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/875/bezerra.pdf</t>
   </si>
   <si>
     <t>Transporte escolar rural.               *APROVADO*</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/895/requerimento_37.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/895/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito (CPI)</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_38.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Saúde junto com o Poder Executivo mantenha toda sua frota de veículos com a manutenção em dias e pneus novos.          *APROVADO*</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/877/requerimento_39.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/877/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Ação itinerante no assentamento P.A Lgoa da Onça.                                       *APROVADO*</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/894/requerimento_40.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/894/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação no Setor Jardim Planalto             *APROVADO*</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_41.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção de toda iluminação pública de Formoso do Araguaia.                                         *APROVADO*</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/879/rrequerimento_42.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/879/rrequerimento_42.pdf</t>
   </si>
   <si>
     <t>Criação e qualificação de guardas para fazer a segurança nas escolas municipais  de Formoso do Araguaia.                        *APROVADO*</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/880/requerimento_43.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/880/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Adequação do ambiente  e da instalação elétrica para o funcionamento  de aparelho de raio X odontológico na ubs de centro e centro 1.         *APROVADO*</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/881/rosinha_jb.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/881/rosinha_jb.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação  do Hospital Municipal Hermínio Azevedo Soares, com instalação de ala para maternidade.                                  *APROVADO*</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_45.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Fornecimento de fraldas  geriátricas para pessoas acamadas de baixa renda.                                           *APROVADO*</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_46.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Contratação de um medico especialista.                                                     *APROVADO*</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_47.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Construção de prédios creches nas aldeias indígenas do município de Formoso do Araguaia.                                                               *APROVADO*</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_48.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Criação de ciclovias e ciclo faixas nas principais avenidas e ruas da cidade.                                   *APROVADO*</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_49.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas na rua Vitorino Leite esquina com a rua 18.                                 *APROVADO*</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Adão Coutinho, J Cleves</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_50.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Realização do Dia D da Saúde rural.                                         *APROVADO*</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_51.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Conserto urgente da van que atende os pacientes da hemodiálise.                               *APROVADO*</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_52.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Iluminação pública no setor Aeroporto em todos os lugares que falta.                                                            *APROVADO*</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_53.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Reparo na iluminação pública e malha asfáltica da rua 21- Centro.                                 *APROVADO*</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_54.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica no trecho da Avenida Tomaz Evangelista, que compreende a área em frente ao CRAS, no setor São José II.                 *APROVADO*</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_55.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Contratação de um Neurologista pediátrico.                                  *APROVADO*</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_57.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza  no Setor  São José 1 e 2.      *Aprovado*</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_58.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Campo Society  no setor Aliança.             *APROVADO*</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_59.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Que o pode executivo juntamente com a secretaria de saúde tenha o compromisso de passar na casa dos pacientes no dia de consultas, retornos e exames em Palmas. Buscando e deixando em casa.        *APROVADO*</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_60.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma limpeza nos canteiros centrais da Avenida Fernando Henrique Cardoso no Setor Aeroporto.                             *APROVADO*</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_66.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Manutenção em estrada rural.                                 *APROVADO*</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_67.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos  para Diego Segger Ferreira.     *APROVADO*</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/902/requerimento_68.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/902/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Lixeiras  de reciclagem  para coleta  seletiva em todos os canteiros das principais ruas e avenidas.              *APROVADO*</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_69.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Instalação de um telefone fixo no hospital e ubs do município.                                   *APROVADO*</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_70.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos  ao Sistema de Credito Cooperativo (SICREDI).                                     *APROVADO*</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_71_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_71_.pdf</t>
   </si>
   <si>
     <t>Ação itinerante  da Prefeitura no Setor Aeroporto.               *APROVADO*</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_72.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Redutor de Velocidade na Avenida Perimetral.                                     *APROVADO*</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_73_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_73_.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na rua Campos Sales em frente a igreja Ciadseta.                                *APROVADO*</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_74.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_74.pdf</t>
   </si>
   <si>
     <t>Estadualização do Hospital Hermínio Azevedo Soares.                                       *APROVADO*</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_75.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_75.pdf</t>
   </si>
   <si>
     <t>O cumprimento da Lai 14.434/22 referente ao pagamento do Piso Salarial Nacional do Enfermeiro, do técnico de Enfermagem neste município.                  *APROVADO*</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_76.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Criação do programa mesa cheia.                        *APROVADO*</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_77.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Afonso Piva Secretário Estadual de Saúde  que seja realizado um convenio com a Clínica UNIMED H.C.I. para realizar Cateterismo  Cardíaco e Angioplastia  no município de Gurupi.                                         *APROVADO*</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_78.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_78.pdf</t>
   </si>
   <si>
     <t>Manutenção e encascalhamento  das estradas vicinais da Aldeia São João e Canoanã...            *APROVADO*</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_79.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Coletores de lixo  na Avenida Rio Formoso no Canteiro Central, nos locais que estão Faltando.                   *APROVADO*</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_80.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Reforma em todas as praças de Formoso do Araguaia.                                                *APROVADO*</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_81.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Elaboração do projeto  de lei  no executivo  que tenha como objetivo  atender as demandas da Lei Federal 13.935/2019 que trata da contratação  dos profissionais  psicólogos e assistentes  sociais  nas redes públicas  de educação básica no Município.                                                  *APROVADO*</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_82.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Aquisição de aparelho  de ultrassonografia  para o Hospital.                                           *APROVADO*</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_83.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Construção de campo de futebol society  gramado no P.A Lagoa da Onça.                                    *APROVADO*</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_84.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Instalação de refletores  no campo municipal  Gilberto Coelho.                              *APROVADO*</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_85.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Trator e implementos agrícola, para o assentamento Araguaia II .                                *APROVADO*</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/920/requerimento_86.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/920/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Iluminação na TO- 070, trecho que vai até o Cemitério municipal.                                           *APROVADO*</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/924/req_87.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/924/req_87.pdf</t>
   </si>
   <si>
     <t>Manutenção de estrada vicinal.                           *APROVADO*</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/921/requerimento_88.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/921/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Encascalhamento da estrada vicinal Caracol  2, e outras localidades que necessitam de reparos.                            *APROVADO*</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_89.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Manutenção de  pontos críticos  da estrada vicinal  que liga a sede da Lagoa da Onça até a Lagoa da Prata, entre outras localidades.                       *APROVADO*</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/939/req_90.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/939/req_90.pdf</t>
   </si>
   <si>
     <t>Manutenção com troca de pneus da Secretária da Saúde.                                               *APROVADO*</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/925/req_93.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/925/req_93.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada que liga o bar do Euclides a Praia Grande.               *APROVADO*</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/928/req_94.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/928/req_94.pdf</t>
   </si>
   <si>
     <t>Recuperação  de todas as estradas vicinais que são rotas escolares.                                                *APROVADO*</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/929/req_95.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/929/req_95.pdf</t>
   </si>
   <si>
     <t>Que seja feito com caráter de urgência a recuperação da estrada vicinal da Gameleira e Vila Real.                             *APROVADO*</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Cherim</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/930/req_96.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/930/req_96.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de postes com luzes de LED no campo esportivo do PA Lagoa da Onça.                                        *APROVADO*</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/931/req_97_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/931/req_97_1.pdf</t>
   </si>
   <si>
     <t>Implantação de lombadas na Avenida Perimetral.                                      *APROVADO*</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/932/req_98.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/932/req_98.pdf</t>
   </si>
   <si>
     <t>Solicito que um caminhão pipa passe molhando  a rua na Avenida Fernando Henrique Cardoso, Setor Aeroporto.                * APROVADO*</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/933/req_99.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/933/req_99.pdf</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento da estrada que dá acesso Cooperativa Cooperformoso  até o assentamento três poderes.                *APROVADO *</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/934/req_100.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/934/req_100.pdf</t>
   </si>
   <si>
     <t>Revitalização  da rua 02,03 e 04 entre a Avenida JK e Avenida  Senador Pedro Ludovico.                                  *APROVADO*</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/936/req_101.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/936/req_101.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Avenida Jorge Montel, frente a antiga Zapp e enfrente a distribuidora empório bebidas, na mediação da loja agro campo.               *APROVADO*</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/935/req_102.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/935/req_102.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo  interceda junto ao Ministério da Educação para obtenção de uma frota de transporte  escolar adequada para as estradas  e adaptável para as demandas  da zona rural.                                      *APROVADO*</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/937/req_104.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/937/req_104.pdf</t>
   </si>
   <si>
     <t>Implantar placas de sinalização que visão  a conscientização de curvas nas estradas e velocidades permitidas para a praia recanto da ilha e Praia Grande e passar carro pipa em horários estratégicos molhando as estradas.                                                    *APROVADOS*</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/938/req_107.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/938/req_107.pdf</t>
   </si>
   <si>
     <t>Uma unidade de corpo de Bombeiro.                            * APROVADO*</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_1052023.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_1052023.pdf</t>
   </si>
   <si>
     <t>Uma unidade do Corpo de bombeiro.                                 *APROVADO*</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_106.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Audiência Púplica, com o Reitor do Instituto Federal de Educação Ciências e Tecnologia do Tocantins - IFTO.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza no canteiro central da Avenida Fernando Henrique Cardoso, Setor Aeroporto.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Esclarecimento sobre a poda drástica das árvores nas vias públicas.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_109.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_109.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para os Técnicos em Agentes Comunitários de Sáude e os Técnicos em Agentes de Combate ás Endemias.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_110.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_110.23_aprovado.pdf</t>
   </si>
   <si>
     <t>A aquisição dos seguintes equipamentos e materiais para os Técnicos em Agentes Comunitários de Sáude e os Técnicos em Agentes de Combate ás Endemias:_x000D_
  - Medidor de Pressão arterial automático de braço;_x000D_
 - Oxímetro_x000D_
 - Glicosímentro;_x000D_
 - Colete;_x000D_
 -Mochila Impermeável;_x000D_
 - Chapéu com protetor de nuca;_x000D_
 - Protetor Solar ;</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_111.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_111.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar um caminhão Limpa Fossa para Formoso do Araguaia.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_112.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_112.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar uma Ação Itinerante o Setor Aeroporto.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/949/requerimento_113.23.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/949/requerimento_113.23.pdf</t>
   </si>
   <si>
     <t>Por meio deste presente ato venho requerer uma moção de aplausos a Clínica Integrada Dr.Aylton Melo .</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_114.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_114.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Por meio deste presente ato, venho requerer uma moção de aplausos a APAE- Escola Especial Anjo da Guarda.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_115.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_115.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar limpeza e roçagem no Assentamento Lagoa da Onça.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_116.23.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_116.23.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar o serviço de pavimentação asfáltica no Setor Aeroporto.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_117.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_117.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Arrumar a tampa de bueiro na avenida Manoel brandão em frente á Escola Municipal Herminio Azevedo Soares.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_118.23.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_118.23.pdf</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento da estrada que dá acesso ao assentamento gameleira.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Dijalma da Vidraçaria, Elsinar Cabral</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/957/req.119.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/957/req.119.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita reforma da rua José Soares no Setor Aliança.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Elsinar Cabral</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/971/req.120_elsinar.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/971/req.120_elsinar.pdf</t>
   </si>
   <si>
     <t>Requer da mesa Diretora casa Legislativa , na forma regimental, que seja enviado moção de apoio ao Congresso Nacional, em fase da tentiva de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possivel ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/958/req.121.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/958/req.121.pdf</t>
   </si>
   <si>
     <t>Requerendo construção de casa de velório no Município.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/970/_req.122_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/970/_req.122_1.pdf</t>
   </si>
   <si>
     <t>REQUER : Moção de aplausos aos Deputados Janad Valcari, Eduardo Fortes, Gutierres Torquato.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/969/_req.123_rosa.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/969/_req.123_rosa.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento e encascalhamento das estradas do assentamento Araguaia 1 .</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/968/req.124_elsa.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/968/req.124_elsa.pdf</t>
   </si>
   <si>
     <t>Requer que entre as obrigações atribuídas e assumidas pela empresa concessionária, veloz - Serviços de Funerárias LTDA está á disponibilização de local para a realização de velórios, em conformidade com as normas sanitárias.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/967/req.125_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/967/req.125_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental a reforma, limpeza e manutenção da Feira Coberta , localizada na praça da Biblia , avenida Rio Formoso , Centro desta Cidade._x000D_
 VEREADORA ELSA DA COMUNIDADE.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Solicito ao Executivo Munipal seja feito (EM CARÁTER DE URGÊNCIA), quebra molas na Avenida Perimetral em todo seu perímetro urbano".</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/965/req.127_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/965/req.127_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja feito (EM CARÁTER DE URGÊNCIA), a reposição de todos as lâmpadas queimadas da cidade".</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/964/req.128_aprovado__1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/964/req.128_aprovado__1.pdf</t>
   </si>
   <si>
     <t>Solicito ao EXECUTIVO MUNICIPAL que seja feito ( EM CARÁTER DE URGÊNCIA ), a recuperação de ruas e avenida do setor aliança, e limpeza geral.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/963/req.129_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/963/req.129_aprovado_.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na rua 04 entre a Pedro Ludovico com a JK.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/962/req.130_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/962/req.130_aprovado_.pdf</t>
   </si>
   <si>
     <t>Sinalização nas proximidades de todas as escolas do município e instalação de redutores de velocidade.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/961/req.131_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/961/req.131_aprovado_.pdf</t>
   </si>
   <si>
     <t>Convênio com médico Neuropediatra a Neuropsicólogo.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/960/req.132_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/960/req.132_aprovado_.pdf</t>
   </si>
   <si>
     <t>Serviço de atendimento Móvel de Urgência (SAMU) 192.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Que seja feita a manutenção de toda AVENIDA ANHANGUERA no Setor Aliança.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/972/req._134_gabriel_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/972/req._134_gabriel_.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Conselheiros Tutelares eleitos nas ultimas eleição, ocorrido em 01 de outubro de 2023.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/973/req_._135_elza.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/973/req_._135_elza.pdf</t>
   </si>
   <si>
     <t>Melhorias no atendimento da UBS ( Unidade básica de saúde) Da sede do Assentamento P.A Lagoa da onça município de Formoso do Araguaia - TO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/974/req.136_rosa.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/974/req.136_rosa.pdf</t>
   </si>
   <si>
     <t>Recapeamento nas principais ruas do Setor Aliança.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/975/req.137_rosa.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/975/req.137_rosa.pdf</t>
   </si>
   <si>
     <t>Recapeamento nas ruas 12,13,14 e rua Perimental.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/976/req._138_sebastian_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/976/req._138_sebastian_.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma revisão na taxa de iluminação pública de Formoso do Araguaia- TO. Pois a mesma se encontra muito alta.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/977/req.139_elza.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/977/req.139_elza.pdf</t>
   </si>
   <si>
     <t>Roçagem e ação de tapa buracos no Assentamento P.a. lagoa da Onça .</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/978/req.140_elza.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/978/req.140_elza.pdf</t>
   </si>
   <si>
     <t>Requerimento de Indicação: Criação de um cemitério no assentamento P.A lagoa da onça.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/979/req.141_rosa.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/979/req.141_rosa.pdf</t>
   </si>
   <si>
     <t>Aquisição de novos bebedouros para o prédio da Câmara.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/980/req.142_elza.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/980/req.142_elza.pdf</t>
   </si>
   <si>
     <t>Solicitar o retorno da rota na cidade do ônibus para Gurupi-TO.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/981/req.143_euibras_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/981/req.143_euibras_.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na rua buraco na rua Monteiro lobato próximo ao CEMEI.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/982/req.144_euibras.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/982/req.144_euibras.pdf</t>
   </si>
   <si>
     <t>Encascalhamento da avenida Anhanguera, próximo ao bar da Maria.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/983/req.145_euibras_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/983/req.145_euibras_.pdf</t>
   </si>
   <si>
     <t>Junto ao poder executivo que providencie junto ao DNIT a implantação de rotatórias na BR 242, trecho urbano a fim de encurtar os retornos para facilitar o acesso dos outros bairros ao setor aliança e vice- versa.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/984/req.146_rosa.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/984/req.146_rosa.pdf</t>
   </si>
   <si>
     <t>Arrumar e colocar bueiros na estrada vicinal do assentamento Araguaia 2 , no trecho da estrada do Manoel mundico que é rota escolar.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1009/_req.150.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1009/_req.150.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para equipe dos brigadista.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Ornamentação de Natal nas avenidas Rio Formoso, Perimental e as margens do lago municipal.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1012/req._153.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1012/req._153.pdf</t>
   </si>
   <si>
     <t>REQUER UM CENTRO DE CASTRAÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1013/req.154.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1013/req.154.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJA FEITA A ROÇAGEM DA VILA COOPERFORMOSO</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1014/req_155.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1014/req_155.pdf</t>
   </si>
   <si>
     <t>Realização de ações com os comerciantes locais, CDL e SEBRAE para incentivo da compra local.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1022/req_156.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1022/req_156.pdf</t>
   </si>
   <si>
     <t>Que o Poder executivo venha conceder incentivo fiscal, com isenção de impostos por um determinado período, para que empresas venham se instalar no nosso município.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1015/req_157.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1015/req_157.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A MELHORIA EM RELAÇÃO AOS CONSTANTES CORTES DE ÁGUA NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1016/req.158_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1016/req.158_.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA DO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1017/req._159.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1017/req._159.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de uma praça publica com playground , bancos novos , iluminação, academia ao ar livre, instalações de lixeiras, acessibilidade, plantio de gramas, e outras formas de paisagismo na área pública nas proximidades da creche municipal no Setor Jardim Planalto.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1026/req_160.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1026/req_160.pdf</t>
   </si>
   <si>
     <t>Solicitando sinalização de transito em todo o município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1024/req_161.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1024/req_161.pdf</t>
   </si>
   <si>
     <t>Solicita a conversão do campo aberto, situado próximo ao Colégio Municipal Silas Raimundo, em um campo society.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1025/_req_162.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1025/_req_162.pdf</t>
   </si>
   <si>
     <t>Solicitando iluminação pública na Avenida Jorge Montel.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1028/req_163.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1028/req_163.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização do Lago Municipal.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1029/req_164.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1029/req_164.pdf</t>
   </si>
   <si>
     <t>Solicitando a restauração da iluminação pública no Setor São José II.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1030/req_165.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1030/req_165.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um clube comunitário.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1018/req_166.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1018/req_166.pdf</t>
   </si>
   <si>
     <t>UM CAMINHÃO LIMPA FOSSA PARA ATENDER NOSSO POVO</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1019/req_167.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1019/req_167.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito pavimentação asfáltica no inicio e no final do Setor Aeroporto, recapeamento do asfalto já feito e ainda a limpeza do canteiro central.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1020/req_168.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1020/req_168.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção de todos ar condicionado do Hospital Hermínio Azevedo Soares.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1021/req_169.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1021/req_169.pdf</t>
   </si>
   <si>
     <t>Limpeza na vila P.A Lagoa da Onça</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1023/req_170.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1023/req_170.pdf</t>
   </si>
   <si>
     <t>Solicito que ponha saibro no campo terrão do Setor Aliança</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1027/req_171.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1027/req_171.pdf</t>
   </si>
   <si>
     <t>Solicito a prestação de contas do dinheiro gasto nos jogos culturais da aldeia Canoanã no mês de Setembro de 2023. Realizado pela secretaria de Educação e Cultura e assuntos Indígenas.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1031/_req_172.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1031/_req_172.pdf</t>
   </si>
   <si>
     <t>Patrolamento na avenida Dom Pedro Segundo Setor Industrial.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1032/req_173.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1032/req_173.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas no Setor Industrial.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1042/req.175_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1042/req.175_aprovado_.pdf</t>
   </si>
   <si>
     <t>Cobertura do pátio da escola APAE- Escola Especial Anjo da Guarda</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1043/req.176_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1043/req.176_aprovado_.pdf</t>
   </si>
   <si>
     <t>Atendimento com Fisioterapeuta na APAE - ESCOLA Especial Anjo da Guarda</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1045/req_177_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1045/req_177_aprovado_.pdf</t>
   </si>
   <si>
     <t>Programa de saúde mental nas escola .</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1044/_req_178_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1044/_req_178_aprovado_.pdf</t>
   </si>
   <si>
     <t>Contratação de Médico Neurologista.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1050/req_179_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1050/req_179_aprovado.pdf</t>
   </si>
   <si>
     <t>Construção de parque de lazer com praça e ciclovia para pratica de atividades físicas ao ar livre</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1051/req_180_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1051/req_180_aprovado_.pdf</t>
   </si>
   <si>
     <t>Plantar mais arvores nos canteiros das principais ruas da cidade e intensificar a coleta de lixo</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1057/req_181_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1057/req_181_aprovado.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal e vertical próximo as escolas.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1056/req_182.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1056/req_182.pdf</t>
   </si>
   <si>
     <t>Inserção da pessoa com deficiência no mercado de trabalho.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1038/req_183_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1038/req_183_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicitando Moção de aplausos aos representantes do SEBRAE em Formoso Do Araguaia .</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1039/req_184_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1039/req_184_aprovado.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada, do trecho compreendido da Guarita da Cobrape á beira do Rio Formoso.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1040/req._185_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1040/req._185_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita em caráter de urgência uma limpeza e recolhimentos de galhadas e entulhos no Setor Aeroporto.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1041/req.186_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1041/req.186_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja feito com caráter de urgencia uma ponte ou galeria de cimento que da acesso a Vila CODETINS</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1046/req_187_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1046/req_187_aprovado_.pdf</t>
   </si>
   <si>
     <t>Por mais efetivos policiais para Formoso do Araguaia, E retorno da telefonia 190.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1047/req_188_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1047/req_188_aprovado_.pdf</t>
   </si>
   <si>
     <t>A adaptação do prédio desativado do colégio "Ulisses Guimarães" constituído no assentamento Araguaia II , para transforma em posto de Saúde.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1048/req_189_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1048/req_189_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja concedido o título de Cidadão Formosense ao Senhor Filipe Martins, em reconhecimento aos seus relevantes serviços prestados á comunidade e ao Estado do Tocantins.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1049/req_190.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1049/req_190.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a troca de lâmpada da Rua Gaspar Dutra.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1055/req_191_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1055/req_191_aprovado.pdf</t>
   </si>
   <si>
     <t>Implantação de guarda diurno nas escolas, para prevenir possíveis ataques .</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1054/_req_192.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1054/_req_192.pdf</t>
   </si>
   <si>
     <t>Implatação de calçadas regulares com piso tátil, inserir rampas e escadas e criar politicas de apoio a mobilidade inclusiva</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1052/req_193_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1052/req_193_aprovado.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas na Rua Monteiro Lobato</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1053/req_194_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1053/req_194_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma operação tapa buraco na Rua 01</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1058/req_195_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1058/req_195_aprovado.pdf</t>
   </si>
   <si>
     <t>Obtenção de frota de transporte escolar adequado para as estradas e adaptável para as demandas da zona rural.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1059/req_196.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1059/req_196.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma poupança para alunos do Ensino Médio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2936,67 +2936,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao____001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/926/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/955/indicacao_005.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/985/_indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/993/projeto_de_lei_n_004_-_autorizacao_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_n_005_-_doacao_de_area_-_defensoria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/991/projeto_de_lei_n_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_administrativo_em_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/995/projeto_de_lei_n_009_-_altera_o_ppa_-_primeira_infancia_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_n_010_-_altera_a_ldo_-_primeira_infancia_3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_n_011_-_altera_a_loa_-_primeira_infancia_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_n_012_-_altera_o_pccr_da_educacao_-_vagas_e_quantidades.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_no_013_-aletra_a_loa_-_lei_paulo_gustavo_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_n_014_-_doacao_de_area_-_ifto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1002/projeto_de_lei_n_015-_doacao_area_-_maconaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_n_016_-_altera_a_nomeclatura_da_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1006/projeto_de_lei_001_do_legislativo_autoria_da_ver.a_rosinha_jb.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_03_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_004_-_estacionamento_1.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1001/pl_vereador-_00623_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1033/pl_007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1034/pr-_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1035/pr-_02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1036/pr_-_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1037/pr_-_04_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/990/emenda_001005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_n_01_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_n_02_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_n_03_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_n_04_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_n_05_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_n_08_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_n_09_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_n_10_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_n_11_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_12_aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_13_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_14_aprovado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/852/aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/853/requerimento_16_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/854/aprovado_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_18_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_19_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_20_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_21_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_22_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_23_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_24_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_25_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_26_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/864/requerimento_27_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/865/requerimento_28_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/866/requerimento_29_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_30_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_31_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_32_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_33_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_34_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/875/bezerra.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/895/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/877/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/894/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/879/rrequerimento_42.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/880/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/881/rosinha_jb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/902/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_71_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_73_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/920/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/924/req_87.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/921/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/939/req_90.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/925/req_93.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/928/req_94.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/929/req_95.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/930/req_96.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/931/req_97_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/932/req_98.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/933/req_99.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/934/req_100.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/936/req_101.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/935/req_102.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/937/req_104.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/938/req_107.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_1052023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_109.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_110.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_111.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_112.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/949/requerimento_113.23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_114.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_115.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_116.23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_117.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_118.23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/957/req.119.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/971/req.120_elsinar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/958/req.121.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/970/_req.122_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/969/_req.123_rosa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/968/req.124_elsa.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/967/req.125_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/965/req.127_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/964/req.128_aprovado__1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/963/req.129_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/962/req.130_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/961/req.131_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/960/req.132_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/972/req._134_gabriel_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/973/req_._135_elza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/974/req.136_rosa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/975/req.137_rosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/976/req._138_sebastian_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/977/req.139_elza.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/978/req.140_elza.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/979/req.141_rosa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/980/req.142_elza.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/981/req.143_euibras_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/982/req.144_euibras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/983/req.145_euibras_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/984/req.146_rosa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1009/_req.150.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1012/req._153.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1013/req.154.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1014/req_155.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1022/req_156.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1015/req_157.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1016/req.158_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1017/req._159.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1026/req_160.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1024/req_161.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1025/_req_162.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1028/req_163.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1029/req_164.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1030/req_165.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1018/req_166.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1019/req_167.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1020/req_168.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1021/req_169.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1023/req_170.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1027/req_171.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1031/_req_172.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1032/req_173.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1042/req.175_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1043/req.176_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1045/req_177_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1044/_req_178_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1050/req_179_aprovado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1051/req_180_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1057/req_181_aprovado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1056/req_182.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1038/req_183_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1039/req_184_aprovado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1040/req._185_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1041/req.186_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1046/req_187_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1047/req_188_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1048/req_189_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1049/req_190.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1055/req_191_aprovado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1054/_req_192.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1052/req_193_aprovado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1053/req_194_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1058/req_195_aprovado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1059/req_196.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/893/indicacao____001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/926/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/955/indicacao_005.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/985/_indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/992/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/993/projeto_de_lei_n_004_-_autorizacao_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/994/projeto_de_lei_n_005_-_doacao_de_area_-_defensoria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/991/projeto_de_lei_n_008_-_autoriza_o_poder_executivo_municipal_a_transformar_o_cargo_de_auxiliar_administrativo_em_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/995/projeto_de_lei_n_009_-_altera_o_ppa_-_primeira_infancia_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_n_010_-_altera_a_ldo_-_primeira_infancia_3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_n_011_-_altera_a_loa_-_primeira_infancia_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_n_012_-_altera_o_pccr_da_educacao_-_vagas_e_quantidades.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_no_013_-aletra_a_loa_-_lei_paulo_gustavo_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_n_014_-_doacao_de_area_-_ifto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1002/projeto_de_lei_n_015-_doacao_area_-_maconaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_n_016_-_altera_a_nomeclatura_da_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1006/projeto_de_lei_001_do_legislativo_autoria_da_ver.a_rosinha_jb.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_03_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_004_-_estacionamento_1.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1001/pl_vereador-_00623_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1033/pl_007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1034/pr-_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1035/pr-_02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1036/pr_-_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1037/pr_-_04_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/990/emenda_001005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_n_01_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_n_02_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_n_03_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_n_04_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/844/requerimento_n_05_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_n_08_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/846/requerimento_n_09_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_n_10_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_n_11_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_12_aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_13_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_14_aprovado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/852/aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/853/requerimento_16_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/854/aprovado_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/855/requerimento_18_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/856/requerimento_19_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_20_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_21_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_22_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_23_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_24_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/862/requerimento_25_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_26_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/864/requerimento_27_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/865/requerimento_28_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/866/requerimento_29_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_30_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_31_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_32_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_33_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_34_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/875/bezerra.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/895/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/877/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/894/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/879/rrequerimento_42.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/880/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/881/rosinha_jb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/882/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/884/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/902/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/903/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/904/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_71_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_73_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/920/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/924/req_87.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/921/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/939/req_90.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/925/req_93.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/928/req_94.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/929/req_95.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/930/req_96.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/931/req_97_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/932/req_98.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/933/req_99.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/934/req_100.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/936/req_101.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/935/req_102.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/937/req_104.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/938/req_107.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/940/requerimento_1052023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_109.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_110.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_111.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_112.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/949/requerimento_113.23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_114.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_115.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_116.23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_117.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_118.23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/957/req.119.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/971/req.120_elsinar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/958/req.121.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/970/_req.122_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/969/_req.123_rosa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/968/req.124_elsa.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/967/req.125_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/965/req.127_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/964/req.128_aprovado__1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/963/req.129_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/962/req.130_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/961/req.131_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/960/req.132_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/972/req._134_gabriel_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/973/req_._135_elza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/974/req.136_rosa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/975/req.137_rosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/976/req._138_sebastian_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/977/req.139_elza.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/978/req.140_elza.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/979/req.141_rosa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/980/req.142_elza.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/981/req.143_euibras_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/982/req.144_euibras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/983/req.145_euibras_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/984/req.146_rosa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1009/_req.150.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1012/req._153.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1013/req.154.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1014/req_155.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1022/req_156.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1015/req_157.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1016/req.158_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1017/req._159.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1026/req_160.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1024/req_161.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1025/_req_162.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1028/req_163.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1029/req_164.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1030/req_165.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1018/req_166.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1019/req_167.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1020/req_168.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1021/req_169.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1023/req_170.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1027/req_171.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1031/_req_172.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1032/req_173.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1042/req.175_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1043/req.176_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1045/req_177_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1044/_req_178_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1050/req_179_aprovado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1051/req_180_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1057/req_181_aprovado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1056/req_182.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1038/req_183_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1039/req_184_aprovado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1040/req._185_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1041/req.186_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1046/req_187_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1047/req_188_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1048/req_189_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1049/req_190.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1055/req_191_aprovado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1054/_req_192.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1052/req_193_aprovado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1053/req_194_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1058/req_195_aprovado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2023/1059/req_196.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>