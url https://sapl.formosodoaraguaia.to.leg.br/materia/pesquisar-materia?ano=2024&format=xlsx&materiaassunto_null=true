--- v0 (2026-02-09)
+++ v1 (2026-06-13)
@@ -54,1516 +54,1516 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adão Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_aprovado_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_aprovado_1.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA IMPLANTAÇÃO DE RESTAURANTE POPULAR NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Heno Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_complementar_executivo_n_0012024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_complementar_executivo_n_0012024.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreiras e Remunerações para os servidores públicos do Quadro Geral e dá outras providências</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_complementar_n_002_-_pccr_do_adm_tributaria_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_complementar_n_002_-_pccr_do_adm_tributaria_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES EFETIVOS INTEGRANTES DO QUADRO DA ADMINISTRAÇÃO TRIBUTÁRIA DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA - TO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Felipe Souza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1084/pl-c_0032024_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1084/pl-c_0032024_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO II DA LEI COMPLEMENTAR N°033/2022 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1086/tabelas_de_progressaoes_salariais_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1086/tabelas_de_progressaoes_salariais_.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA OS SERVIDORES PÚBLICOS DO QUADRO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1087/plc-_0524.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1087/plc-_0524.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE VENCIMENTOS DOS CARGOS EM COMISSÃO DO PODER LEGISLATIVO, CONSTANTE NA LEI COMPLEMENTAR N° 923/2018, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_complementar_n_007_-_pccr_fiscalizacao.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_complementar_n_007_-_pccr_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES EFETIVOS INTEGRANTES DO QUADRO DA FISCALIZAÇÃO DE_x000D_
 ATIVIDADES URBANAS DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA - TO.”</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_complementar_092024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_complementar_092024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI COMPLEMENTAR 923/2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1203/lei_complementar_n_010_-_2024_-_pccr_quadro_geral.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1203/lei_complementar_n_010_-_2024_-_pccr_quadro_geral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGO CARREIRAS E REMUNERAÇÕES PARA OS NSERVIDORES PÚBLICO DO QUADRO GERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1205/lei_complementar_n_011_-_2024-_pccr_saude.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1205/lei_complementar_n_011_-_2024-_pccr_saude.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO PARA OS SERVIDORES PÚBLICOS DO QUADRO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1204/lei_complementar_n_012_-_2024_-_pccr_adm_tributaria.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1204/lei_complementar_n_012_-_2024_-_pccr_adm_tributaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES EFETIVO INTEGRANTES DO QUADRO DA ADMINISTRAÇÃO TRIBUTÁRIA DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA-TO, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1085/pl-_executivo_n_0012024_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1085/pl-_executivo_n_0012024_.pdf</t>
   </si>
   <si>
     <t>AUTORIZO O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 396.000,00 NO ORÇAMENTO MUNICIPAL E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_n_002_-_altera_a_redacao_do_paragrafo_primeiro_do_art._78_lei_967-21_-_conselho_do_tutelar.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_n_002_-_altera_a_redacao_do_paragrafo_primeiro_do_art._78_lei_967-21_-_conselho_do_tutelar.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO PARÁGRAFO PRIMEIRO DO ART. 78 DA LEI MUNICIPAL N° 967/2021”.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho Municipal da juventude e do fundo Municipal da juventude..</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1200/projeto_de_lei_0042024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1200/projeto_de_lei_0042024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o INSTITUTO MAIS AMOR AOS INDIGENAS E NAÇÕES</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_0062024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_0062024.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre as diretrizes gerais para a elaboração da lei orçamentária de 2025 [ANO REFERÊNCIA DE 2024] E da outras providências</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_n0072024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_n0072024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos suplementares ao orçamento geral do que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_0082024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_0082024.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE_x000D_
 FORMOSO DO ARAGUAIA/TO O_x000D_
 PROGRAMA DE DESEMPENHO DA_x000D_
 SAÚDE BUCAL NA ATENÇÃO_x000D_
 PRIMÁRIA À SAÚDE - APS, NOS_x000D_
 TERMOS DA PORTARIA GM/MS N° 960,_x000D_
 DE 17 DE JULHO DE 2023, DO_x000D_
 MINISTÉRIO DA SAÚDE E DÁ OUTRAS PROVINÊNCIAS</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei_n09_loa_2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei_n09_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA E DISPESA DO MUNICIPIO PARA O EXERCICIO DE 2025</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas_x000D_
 inicialmente "PPA 2022-2025", Lei Municipal n"_x000D_
 97712021, de 3 I de dezembro de 2.021, que Dispõe_x000D_
 sobre Plano Plurianual para elaboração e execução da_x000D_
 lei orçamentaria para o exercício de 2025 e dá o outras providências</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n00112024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n00112024.pdf</t>
   </si>
   <si>
     <t>''promove adequação orçamentaria no âmbito do Município de formoso do Araguaia -TO e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de R$170.898,02 [ cento e setenta mil, oitocentos e noventa oito reais e dois centavos ] que será acrescido a LADO ''.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1161/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1161/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre revisão geral dos subsídios do_x000D_
 Prefeito e Vice-Prefeito no âmbito do município de_x000D_
 Formoso do Araguaia/TO, nos termos do art. 37,_x000D_
 inciso X, da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_lei_015_-_transformacao_de_imovel_caracterizado_como_rural_para_urbano.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_lei_015_-_transformacao_de_imovel_caracterizado_como_rural_para_urbano.pdf</t>
   </si>
   <si>
     <t>de autoria do poder executivo, que ''dispõe sobre a transformação de imóvel caracterizada como rural para urbano e dá outras providências</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf</t>
   </si>
   <si>
     <t>''dispõe sobre os segurados, seus dependentes e os benefícios previdenciárias concedidos pelo instituto de previdências social do município de formoso do Araguaia -FROMOSO PREV, e dá outras providencias</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>''dispõe sobre o plano de custeio do instituto de previdência social do município de formoso do Araguaia FORMOSO PREV, e dá outras providências''</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf</t>
   </si>
   <si>
     <t>'' Institui o programa de recuperação de créditos fiscais - refis/2024, no âmbito do município de formoso do Araguaia e adota outras providencias</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Israel Borges Nunes</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n019.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n019.pdf</t>
   </si>
   <si>
     <t>''dispõe sobre a transformação de imóvel caracterizado como rural para urbano e dá outras providencias''</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_0042024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_0042024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o INSTITUTO mas amor aos INDEGENAS E NAÇÕES...</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_0052024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_0052024.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIADE PÚBLICA O ''PROJETO MÃOS ABENÇOADAS - MISSIONÁRIA PATRICIA E SUZY '' de formoso do Araguaia -TO, dá outras providências''..</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_n09_loa_2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_n09_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO E CORREÇÃO PARCIAL DE AÇÕES PREVISTAS INICIALMENTE ``PPA 2022-2025´´, LEI MUNICIPAL N°977/2021, DE 31 DE DEZEMBRO DE 2.021, QUE DISPÕE SOBRE PLANOS PLURIANUAL PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_n00112024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_n00112024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICIPIO DE FORMOSO DO ARAGUAIA-TO E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE 170.898,02 QUE SERÁ ACRESCIDO A LOA</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>Gabriel Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_n_122024_vereador_gabriel_bezerra_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_n_122024_vereador_gabriel_bezerra_.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRÇÃO PÚBLICA DIRETA E INDERETA DE FORMOSO DO ARAGUAIA DE PESSOAS CONDENADAS PELA LEI FEDERAL Nº11.340, DE 7 DE AGOSTO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_013_-_cria_escola_do_legislativo.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_013_-_cria_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>CRIA ESCOLA DO LEGISLATIVO DE FORMOSO DO ARAGUAIA, NO ÂMBITO DA CÂMARA DE FORMOSO DO ARAGUAIA E DÁ  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO NO ÂMBITO DO MUNICÍPIO DE FORMOSO DO ARAGUAIA-TO, NOS TERMOS DO ART.37, INCISO X, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SEGURADOS, SEUS DEPENDENTES E OS BENEFÍCIOS PREVIDENCIÁRIOS CONCEDIDOS PELO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FORMOSO DO ARAGUAIA- FORMOSO PREV E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FORMOSO DO ARAGUAIA-TO</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS- REFIS/2024, NO ÂMBITO DE FORMOSO DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_020-2024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_020-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE FORMOSO DO ARAGUAIA-TO</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_n_21.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_n_21.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTIGOS QUE ESPECIFICAM A LEI ORGÂNICA DO MUNICIPIO DE FORMOSO DO ARAGUAIA E ESTABELECE REGRAS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FORMOSO DO ARAGUAIA DE ACORDO COM A EMENDA CONSTITUCIONAL N°103, DE 2019.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ACRECENTA OS ARTIGOS QUE ESPECIFICAM A LEI ORGÂNICA DO MUNICÍPIO DE FORMOSO DO ARAGUAIA E ESTABELECE REGRAS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE FORMOSO DO ARAGUAIA DE ACORDO COM A EMENDA C9ONSTITUCIONAL N°103, DE 2019</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_012024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_012024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2024 ,DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_resolucao_n002-2024_novo_regimento_interno_3.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_resolucao_n002-2024_novo_regimento_interno_3.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSO ARAGUAIA-TO</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sebastian da Gráfica</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1060/req._012023_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1060/req._012023_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito a roçagem dos canteiros das ruas e avenidas e recolhimento de galhadas e entulhos de Formoso do Araguaia.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1061/req_022024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1061/req_022024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que o poder executivo venha tomar providencia a respeito das entregas das escrituras, dos imóveis do Setor Aeroporto.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1062/req_032024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1062/req_032024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito operação tapa buraco no Setor Jardim Planalto, especialmente na Avenida próximo ao posto de saúde do setor jardim planalto.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1063/req_042024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1063/req_042024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que o poder executivo juntamente com os responsáveis pela coopefa, tomem as devidas providencias a respeito da praça que foi destruída em frente o colégio.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1064/req_052024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1064/req_052024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer Construção e instalação de uma galeria-sistema de drenagem; na Avenida Senador Pedro Ludovico, sentido á Rua Tapajós.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>Rosinha JB</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1065/req_062024_cancelado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1065/req_062024_cancelado_.pdf</t>
   </si>
   <si>
     <t>Requer criação da Guarda Municipal em Formoso do Araguaia;- Instalação de Sistema Urbano de Videomonitoramento. (CANCELADO)</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1066/req_072024_cancelado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1066/req_072024_cancelado_.pdf</t>
   </si>
   <si>
     <t>Requer Revitalização do Lago Municipal e seu entorno, recuperação da pista de caminhada, instalação de parque infantil para treinamento e recreação das crianças. (CANCELADO)</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1067/req_082024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1067/req_082024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito com caráter de urgência, limpeza e roçagem na vila do assentamento P.A lagoa da onça. (APROVADO)</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>Euibras Moreira</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1068/req_092024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1068/req_092024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer testes rápidos para detectar o COVID19 (APROVADO)</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Dijalma da Vidraçaria</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1069/req_102024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1069/req_102024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer limpeza geral, roçagem e recolhimento dos entulhos e galhadas no Setor Aeroporto. ( APROVADO)</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1070/req_112024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1070/req_112024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento em um trecho a 300 metros no ramal Loroty, da casa do Sr. Marcelino a casa dona Sula.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1071/req_122024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1071/req_122024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer Convênio com laboratórios especializados em biopsia.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1072/req_132024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1072/req_132024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja construindo uma casa de Velório em Formoso do Araguaia.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1073/req_142024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1073/req_142024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a troca de lâmpadas, na rua monteiro lobato.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1074/req_152024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1074/req_152024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Reque que seja feita a operação tapa buraco na Rua monteiro lobato mediação do Colégio CEMEI.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1075/req_162024_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1075/req_162024_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer manutenção da estrada do assentamento Gameleira 1, pois a mesma necessita de encascalhamento para escoamento da água que fica empoçado na estrada.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1076/req_17_aprovado_._.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1076/req_17_aprovado_._.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para Senhora Maria de Jesus Bandeira Coelho, representando todas as Mulheres de Formoso do Araguaia- TO .</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1077/req_18_aprovado._.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1077/req_18_aprovado._.pdf</t>
   </si>
   <si>
     <t>Requer que o pode executivo entregue em caráter de urgência as UBS do Setor Jardim Planalto, do Centro, e Setor São José 2.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1078/req_19_aprovado..pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1078/req_19_aprovado..pdf</t>
   </si>
   <si>
     <t>Requer que seja feito com caráter de urgência a limpeza no Setor Jardim planalto com recolhimento de galhadas e entulhos.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1079/req_20_aprovado..pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1079/req_20_aprovado..pdf</t>
   </si>
   <si>
     <t>Audiência Publica com a empresa BRK ambiental responsável pela distribuição e fornecimento de água na Cidade.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1080/req_21_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1080/req_21_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita operação tapa buraco em frente a Escola Municipal Dom Alano.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1081/req_22_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1081/req_22_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita operação tapa crateras e valas ocasionadas pelas chuva no Setor Aeroporto.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1092/req_23_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1092/req_23_aprovado_.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE LÂMPADAS NOS POSTES , QUE ESTÃO LOCALIZADOS NA RUA JOSÉ BONIFÁCIO PRÓXIMO A IGREJA DEUS E AMOR.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1093/documento_escaneado_4.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1093/documento_escaneado_4.pdf</t>
   </si>
   <si>
     <t>Requerendo a Instalação de sinalização asfáltica nas vias da nossa cidade .</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Tehybi Javaé</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1094/req_25-_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1094/req_25-_aprovado_.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e patrolamento da estrada de acesso a Aldeia Boa Esperança</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1095/req_26_-_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1095/req_26_-_aprovado_.pdf</t>
   </si>
   <si>
     <t>Recontratação de auxiliares de serviços gerais (ASG) para a zeladoria das ALDEIAS .</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1096/req_27_-_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1096/req_27_-_aprovado_.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação no campo de futebol da Aldeia Canuanã</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1097/req_28_-_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1097/req_28_-_aprovado_.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e Patrolamento da Estrada.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1105/req_-29_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1105/req_-29_aprovado_.pdf</t>
   </si>
   <si>
     <t>Aquicição de kit´s esportivos para as aldeias indígenas</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1104/req-30_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1104/req-30_aprovado_.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e patrolamento da estrada de acesso a Aldeia WARI -WARI</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1098/req_31-_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1098/req_31-_aprovado_.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco em todas as avenidas e ruas do Formoso do Araguaia .</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1100/req_32_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1100/req_32_aprovado_.pdf</t>
   </si>
   <si>
     <t>Reforma da estrutura do prédio da Secretaria da Saúde .</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1099/req_-_33_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1099/req_-_33_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que tomem providências a obra da Coopefa na praça destruída enfrente ao colégio.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1103/req-34_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1103/req-34_aprovado_.pdf</t>
   </si>
   <si>
     <t>Retirada da balança móvel do Governo do Tocantins.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1102/req-35_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1102/req-35_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja feito um patrolamento na estrada vicinal aonde sai na estrada da Conabi e dar acesso a Pedra Branca.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1106/req_-_36_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1106/req_-_36_aprovado_.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e patrolamento da estrada de acesso a aldeia São João.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1101/req-_37_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1101/req-_37_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma limpeza geral e patrolamento na vila do Assentamento Lagoa da Onça.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1107/req-_38_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1107/req-_38_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja feito a molhagem e cuidados com os canteiros centrais.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1109/req_-_39_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1109/req_-_39_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicita um caminhão pipa .</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1108/req-_40_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1108/req-_40_aprovado.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação da Aldeia Canuanã.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1110/req.41_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1110/req.41_aprovado_.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e patrolamento das estradas e limpeza da Aldeia Canuanã.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_422024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_422024.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO, RUA 21 CENTRO</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_432024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_432024.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A DOTAÇÃO DE MEDIDAS PARA NORMALIZAR A SITUAÇÃO DO TRANSPORTE ESCOLAR RURAL, ASSIM COMO GARANTIR A SEGURANÇA, ESTABILIDADE E QUALIDADE DESSA TRANSPORTE.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Robson Haritianã</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1117/req_44_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1117/req_44_aprovado_.pdf</t>
   </si>
   <si>
     <t>Base do corpo de Bombeiros Militar.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1118/req_45_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1118/req_45_aprovado_.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO FORMOSENSE.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1113/req_46_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1113/req_46_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito uma operação de recuperação do trecho ao acesso do machado até o Domingos do Thiago.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Implantação de casas de apoio para paciente que buscam tratamento de saúde nas cidades de barreto e  Goiânia</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1115/req_48_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1115/req_48_aprovado_.pdf</t>
   </si>
   <si>
     <t>Transporte exclusivo e adequado que goze de climatização, higienização e acessibilidade para os pacientes que fazem hemodiálise em Gurupi, garantido mais conforto e segurança.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1116/req_49_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1116/req_49_aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção  e tapa buraco na rua manteiro lobato.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1119/req_50_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1119/req_50_aprovado_.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO SETOR ALIANÇA.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1120/req_51_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1120/req_51_aprovado_.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO DIA DE PAGAMENTO DOS APOSENTADOS PELO formosoPREV.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_52_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_52_aprovado_.pdf</t>
   </si>
   <si>
     <t>solicito a criação  de guarda municipal e civil em formoso do ARAGUAIA</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_53_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_53_aprovado_.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO  DE MEIO FIOS  NO SETOR ALIANÇA</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_54_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_54_aprovado_.pdf</t>
   </si>
   <si>
     <t>VENHO PRO MEIO DESTE SOLICITAR QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA DO FINAL DA RUA PEDRO LUDOVICO ATÉ O INCIO DA AVENIDA FERNANDO HENRIQUE CARDOSO, SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_55_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_55_aprovado_.pdf</t>
   </si>
   <si>
     <t>venho por meio deste solicitar iluminação pública do final da rua pedro Ludovico até o incio da avenida fernando Henrique cardosa é também nas marginais (ruas de trás) esquerda e direita da mesma avenida no setor aeroporto.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_56_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_56_aprovado_.pdf</t>
   </si>
   <si>
     <t>A iluminação do campo de futebol Gilberto Coelho.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_57_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_57_aprovado_.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA NA RUA PEDRO LUDOVICO</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_58__1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_58__1.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a troca de lâmpada ma vila cooperformoso .</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_59_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_59_aprovado_.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que seja incluído no calendário da secretaria  de esporte municipal um Interblocos  feminino.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_60_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_60_aprovado_.pdf</t>
   </si>
   <si>
     <t>venho por meio deste solicitar que a ENERGISA FAÇA uma roçagem na rede da zonal rural.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_61_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_61_aprovado_.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco, rua 21 centro</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_62_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_62_aprovado_.pdf</t>
   </si>
   <si>
     <t>Aquisição de contêineres para coleta de entulhos na saída do_x000D_
 Setor Aliança.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1133/requerimento_63_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1133/requerimento_63_aprovado_.pdf</t>
   </si>
   <si>
     <t>A implantação do Projeto de Lei N°22/2021 de autoria de Poder_x000D_
 Legislativo que INSTITUI A SEMANA DE ORIENTAÇÃO PROFISSIONAL PARA O PRIMEIRO EMPREGO NAS ESCOLAS PÚBLICAS MUNICIPAIS DE FORMOSO DO_x000D_
 ARAGUAIA</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1134/requerimento_64_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1134/requerimento_64_aprovado_.pdf</t>
   </si>
   <si>
     <t>A realização de cerimônia comunitária de Baile de Debutantes.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_65_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_65_aprovado_.pdf</t>
   </si>
   <si>
     <t>Implantação de casas de apoio para pacientes que buscam tratamento de saúde nas cidades de barretos e Goiânia.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_66_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_66_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicito  a Criação de quadra de Beach tennis em formoso do Araguaia</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_67_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_67_aprovado_.pdf</t>
   </si>
   <si>
     <t>Nomeação de uma viela localizada do setor são Jose 2</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_68aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_68aprovado_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma praça publica nas mediações dos setores São José 1e2</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_69_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_69_aprovado_.pdf</t>
   </si>
   <si>
     <t>Solicito explicação ao encarregado da BRK ambiental, Igor agripino Rodrigues, de onde vem os recursos, qual valor, para a construção e parceria nas aldeias, para o tratamento de água implantado na aldeia canoanã. Quais os critérios para escolhas das aldeia</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_70_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_70_aprovado_.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que seja feito uma ponte ou bueiros que saiam da do aterro da COBRAPE até a propriedade do SRº Gilson.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_71_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_71_aprovado_.pdf</t>
   </si>
   <si>
     <t>Para implantação de restaurante popular. nesta cidade</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Cherim</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_72_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_72_aprovado_.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos para os vereadores eleitos.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_73aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_73aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja instituída a Secretaria da Mulher e família</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Recuperação da malha asfáltica das ruas 12 e 13, rua perimetral e avenida Goiás, avenida Araguaia.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_75_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_75_aprovado.pdf</t>
   </si>
   <si>
     <t>QUE o poder Executivo e a secretaria de Educação intercedam junto ao ministério da Educação para obtenção de uma frota de transporte escolar adequado para  as estradas e adaptável para as demandas da zona rural.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_76o_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_76o_aprovado.pdf</t>
   </si>
   <si>
     <t>Uma academia ao ar livre para a cooperformoso.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_77o_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_77o_aprovado.pdf</t>
   </si>
   <si>
     <t>Iluminação para o campo de futebol da cooperformoso.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_78o_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_78o_aprovado.pdf</t>
   </si>
   <si>
     <t>A integração do município ao sistema Nacional de trânsito, através da municipalização do trânsito;_x000D_
 Audiência publica com o representante do poder executivo, secretária de administração</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1168/req79_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1168/req79_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requerendo que o poder executivo venha fazer compra de EPI'S  doas agentes de limpeza urbana.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>FINALIZAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DO SETOR ALIANÇA</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_81.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_81.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA QUADRA DE AREIA NA PRAÇA DO SETOR ALIANÇA</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_82o-2024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_82o-2024.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PARA O TRECHO DA BR-242, EM FRENTE AO SETOR ALIANÇA</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_83o2024_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_83o2024_.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRÂNSITO EM TODO O MUNICÍPIO</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_emenda_modificativa_0012024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_emenda_modificativa_0012024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA AO PARÁGRAFO 4° DO ART. 19 DO PROJETO DE LEI COMPLEMENTAR N° 01/2024 É DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1089/emenda_n_002-2024.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1089/emenda_n_002-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA MODIFICATIVA AO NÚMERO DO PROJETO DE LEI COMPLEMENTAR,ART. 04º, ART. 21º,ART. 26º, ART.29º, ART. 39  DO PROJETO DE LEI COMPLEMENTAR N° 05/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1870,67 +1870,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_aprovado_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_complementar_executivo_n_0012024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_complementar_n_002_-_pccr_do_adm_tributaria_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1084/pl-c_0032024_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1086/tabelas_de_progressaoes_salariais_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1087/plc-_0524.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_complementar_n_007_-_pccr_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_complementar_092024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1203/lei_complementar_n_010_-_2024_-_pccr_quadro_geral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1205/lei_complementar_n_011_-_2024-_pccr_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1204/lei_complementar_n_012_-_2024_-_pccr_adm_tributaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1085/pl-_executivo_n_0012024_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_n_002_-_altera_a_redacao_do_paragrafo_primeiro_do_art._78_lei_967-21_-_conselho_do_tutelar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1200/projeto_de_lei_0042024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_0062024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_n0072024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_0082024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei_n09_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n00112024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1161/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_lei_015_-_transformacao_de_imovel_caracterizado_como_rural_para_urbano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_0042024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_0052024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_n09_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_n00112024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_n_122024_vereador_gabriel_bezerra_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_013_-_cria_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_012024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_resolucao_n002-2024_novo_regimento_interno_3.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1060/req._012023_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1061/req_022024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1062/req_032024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1063/req_042024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1064/req_052024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1065/req_062024_cancelado_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1066/req_072024_cancelado_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1067/req_082024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1068/req_092024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1069/req_102024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1070/req_112024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1071/req_122024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1072/req_132024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1073/req_142024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1074/req_152024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1075/req_162024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1076/req_17_aprovado_._.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1077/req_18_aprovado._.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1078/req_19_aprovado..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1079/req_20_aprovado..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1080/req_21_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1081/req_22_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1092/req_23_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1093/documento_escaneado_4.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1094/req_25-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1095/req_26_-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1096/req_27_-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1097/req_28_-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1105/req_-29_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1104/req-30_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1098/req_31-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1100/req_32_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1099/req_-_33_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1103/req-34_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1102/req-35_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1106/req_-_36_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1101/req-_37_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1107/req-_38_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1109/req_-_39_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1108/req-_40_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1110/req.41_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_422024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_432024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1117/req_44_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1118/req_45_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1113/req_46_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1115/req_48_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1116/req_49_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1119/req_50_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1120/req_51_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_52_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_53_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_54_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_55_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_56_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_57_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_58__1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_59_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_60_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_61_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_62_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1133/requerimento_63_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1134/requerimento_64_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_65_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_66_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_67_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_68aprovado_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_69_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_70_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_71_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_72_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_73aprovado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_75_aprovado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_76o_aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_77o_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_78o_aprovado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1168/req79_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_82o-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_83o2024_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_emenda_modificativa_0012024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1089/emenda_n_002-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_aprovado_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_complementar_executivo_n_0012024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_complementar_n_002_-_pccr_do_adm_tributaria_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1084/pl-c_0032024_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1086/tabelas_de_progressaoes_salariais_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1087/plc-_0524.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_complementar_n_007_-_pccr_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_complementar_092024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1203/lei_complementar_n_010_-_2024_-_pccr_quadro_geral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1205/lei_complementar_n_011_-_2024-_pccr_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1204/lei_complementar_n_012_-_2024_-_pccr_adm_tributaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1085/pl-_executivo_n_0012024_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_n_002_-_altera_a_redacao_do_paragrafo_primeiro_do_art._78_lei_967-21_-_conselho_do_tutelar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1200/projeto_de_lei_0042024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_0062024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_n0072024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_0082024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1157/projeto_de_lei_n09_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_n00112024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1161/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_lei_015_-_transformacao_de_imovel_caracterizado_como_rural_para_urbano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_0042024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_0052024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_n09_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_n10_alteracao_e_correcao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_n00112024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_n_122024_vereador_gabriel_bezerra_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_013_-_cria_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1202/projeto_de_lei_014_-_revisao_geral_do_subsidio_de_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_lei_016_-_dispoe_sobre_os_segurados_seus_dependentes_e_os_beneficios_previdenciarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_017_-_dispoe_sobre_o_plano_de_custeio_do_instituto_de_previdencia_social_formoso_prev_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_018_-_institui_o_programa_de_recuperacao_de_creditos_fiscais_-_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_020-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_012024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_resolucao_n002-2024_novo_regimento_interno_3.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1060/req._012023_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1061/req_022024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1062/req_032024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1063/req_042024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1064/req_052024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1065/req_062024_cancelado_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1066/req_072024_cancelado_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1067/req_082024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1068/req_092024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1069/req_102024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1070/req_112024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1071/req_122024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1072/req_132024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1073/req_142024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1074/req_152024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1075/req_162024_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1076/req_17_aprovado_._.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1077/req_18_aprovado._.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1078/req_19_aprovado..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1079/req_20_aprovado..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1080/req_21_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1081/req_22_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1092/req_23_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1093/documento_escaneado_4.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1094/req_25-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1095/req_26_-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1096/req_27_-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1097/req_28_-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1105/req_-29_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1104/req-30_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1098/req_31-_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1100/req_32_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1099/req_-_33_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1103/req-34_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1102/req-35_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1106/req_-_36_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1101/req-_37_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1107/req-_38_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1109/req_-_39_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1108/req-_40_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1110/req.41_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_422024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_432024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1117/req_44_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1118/req_45_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1113/req_46_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1115/req_48_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1116/req_49_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1119/req_50_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1120/req_51_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1122/requerimento_52_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1123/requerimento_53_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1125/requerimento_54_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_55_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1127/requerimento_56_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1124/requerimento_57_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1128/requerimento_58__1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_59_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_60_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_61_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_62_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1133/requerimento_63_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1134/requerimento_64_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_65_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1136/requerimento_66_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1137/requerimento_67_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_68aprovado_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_69_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_70_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_71_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_72_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_73aprovado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_75_aprovado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_76o_aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1147/requerimento_77o_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_78o_aprovado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1168/req79_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1170/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_82o-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1189/requerimento_83o2024_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_emenda_modificativa_0012024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2024/1089/emenda_n_002-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>