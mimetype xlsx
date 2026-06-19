--- v0 (2025-12-10)
+++ v1 (2026-06-19)
@@ -54,504 +54,504 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cristina Rezende</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/</t>
   </si>
   <si>
     <t>EXMO, SENHOR PREFEITO MUNICIPAL, QUE INSTITUIA E ESTRUTURE, INCLUSIVE POR MEIO DE ATO NORMATIVO SE FOR O CASO, UM LOCAL QUE SEJA CAPAZ DE REUINIR TODOS OS CONSELHOS MUNICIPAIS HOJE EXISTENTES-SURGINDO ASSIM A CHAMADA CASA DOS CONSELHOS EM FORMOSO DO ARAGUAIA</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_02o-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_02o-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A IMPLANTAÇÃO DO CENTRO DE REFERÊNCIA ESPECIALIZADO EM AUTISMO E OUTROS TRANSTORNOS GLOBAIS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1171/resolucao_001.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1171/resolucao_001.pdf</t>
   </si>
   <si>
     <t>FIXA SUBISIDÍDIOS PARA O CARGO DE VEREADOR DO MUNICIPIO DE FORMOSO DO ARAGUAIA-TO EM CONFORMIDADE COM A LEI COMPLEMENTAR N°014 DE 2024 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ver. João Luiz Bonanza</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_012025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_012025_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO MOÇÃO DE APLAUSOS  A SECRETARIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_022025_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_022025_1.pdf</t>
   </si>
   <si>
     <t>Criação a Procuradoria Especial da Mulher</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_032025_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_032025_1.pdf</t>
   </si>
   <si>
     <t>Homenagear anualmente em sessão solene, as mulheres de Formoso do Araguaia-TO</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_0042025_1.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_0042025_1.pdf</t>
   </si>
   <si>
     <t>PREMIAÇÃO SE FAZ NECESSÁRIA COM VISTAS A IMPORTÂNCIA FUNDAMENTAL  DA MULHER EM TODOS OS SEGMENTOS DA SOCIEDADE FORMOSENSE.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alessandro Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_052025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_052025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A URGÊNCIA DE CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM COLETA DE LIXO</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PARALELEPÍPEDOS NOS CRUZAMENTOS DA RUA 04 COM AS AVENIDAS DO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Professora Isabel Rocha</t>
   </si>
   <si>
     <t>CONCURSO PÚBLICO NAS ÁREAS DE EDUCAÇÃO, SAÚDE, INFRAESTRUTURA E ADMINISTRAÇÃO EM GERAL</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_082025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_082025.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA RUA 04</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_092025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_092025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA DE HOMENAGENS FÚNEBRE NO MUNICIPIO DE FORMOSO DO ARAGUAIA-TO</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_10-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_10-2025.pdf</t>
   </si>
   <si>
     <t>A INCLUSÃO DE UM PROGRAMA DE TRÂNSITO E SINALIZAÇÃO DAS PRINCIPAIS RUAS E AVENIDAS DO MUNICÍPIO DE FORMOSO DO ARAGUAIA</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_11-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_11-2025_.pdf</t>
   </si>
   <si>
     <t>A CRIANÇÃO DE UM PROGRAMA DE EDUCAÇÃO NO TRÂNSITO EM PARCERIA COM O CIRETRAN, DENTRAN E AS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Sebastian da Gráfica</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_122025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_122025_.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA UMA SESSÃO ORDINÁRIA NO ASSENTAMENTO P.A LAGOA ONÇA</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gabriel Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_14-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_14-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR.GERALDO GOMES BARBOSA, PASTOR E EX-PRESIDENTE DA ORDEM DE MINISTROS EVANGÉLICO DE FORMOSO DO ARAGUAIA (OMEFA)</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_15-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_15-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) DA AVENIDA JORGE MONTEL</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_16-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_16-2025_.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDA MOÇÃO DE APLAUSOS A UNIVERSIDADE DE GURUPI-UNIRG PELOS SEUS 40 ANOS</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Enfermeiro Gilvan Milhomem</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_17o-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_17o-2025.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE SANGUE ( TRANSPORTE PARA LOCOMOÇÃO ATÉ O HEMOCENTRO NA CIDADE DE GURUPI-TO</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_18o-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_18o-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA AGENCIA DA CAIXA ECONOMICA FEDERAL</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Cacique Micael Javáe</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_19o-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_19o-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DA FEIRA COBERTA DA NOSSA CIDADE</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_21o-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_21o-2025_.pdf</t>
   </si>
   <si>
     <t>BASE DE CORPO DE BOMBEIROS MILITAR</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_22o-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_22o-2025_.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS INDÍGENAS E MORADORAS DA ZONA RURAL</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1223/req.23_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1223/req.23_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita Informações sobre a possibilidade de instalação de uma "Casa do Autista" no Município de Formoso do Araguaia- TO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_24o-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_24o-2025.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO VENHA ATRAVÉS DESTE FAZER A CONSTRUÇÃO DE CALÇADAS NA ESCOLA CEMEI DE FORMOSO DO ARAGUAIA</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_25o-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_25o-2025_.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO EM CARÁTER DE URGÊNCIA INSTALAÇÃO DE QUEBRA MOLA NA TO-070 NO PERÍMETRO URNANO DE FORMOSO DO ARAGUAIA ESPECIFICAMENTE NA SAÍDA PARA DUERÉ</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_26o-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_26o-2025_.pdf</t>
   </si>
   <si>
     <t>QUE OPODER EXECUTIVO CONTRUA UM PARQUE COM BRINQUEDOS NA PRAÇA DO SETOR ALIANÇA</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_27o-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_27o-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Á DONA ANTÔNIA RODRIGUES SOARES PELOS RELEVANTES SERVIÇO9S PRESTADOS AO MUNICÍPIO</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_28o-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_28o-2025_.pdf</t>
   </si>
   <si>
     <t>REQUER QUE NA TO-070, NOMEADO NO PERÍMETRO URBANO COMO AVENIDA PERIMENTRAL SEJA IMPLANTADA FAIXAS ELEVAS E QUEBRA-MOLAS A CADA 150 METROS</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dijalma da Vidraçaria</t>
   </si>
   <si>
     <t>SOLICITAÇÃO UMA AÇÃO ITINERANTE NO SETOR AEROPORTO</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_30-2025_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_30-2025_.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA MALHA ASFÁLTICA, CONCLUSÃO DO MEIO FIO NO ASFALTO NOVO É UMA AÇÃO TAPA BURACO NO ASFALTO JÁ FEITO</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1222/requerimento_31-2025.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1222/requerimento_31-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO POLICIAIS MILITARES DA 2° CIA DA POLICIA MILITAR DE FORMOSO DO ARAGUAIA-TO</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_32o-2025_2.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_32o-2025_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1227/req._33_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1227/req._33_aprovado_.pdf</t>
   </si>
   <si>
     <t>Criação de uma segunda Unidade do Posto de Saúde no Setor São José II, na avenida Washington Luís.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1226/req._35_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1226/req._35_aprovado_.pdf</t>
   </si>
   <si>
     <t>Requer que após trâmite regimental, seja encaminhado ao Excelentíssimo Prefeito , Solicitação de providências para a implantação de iluminação pública, incluindo a instalação de postes, em todo percurso da duplicação da BR 242 no perímetro urbano da cidade.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1225/req.36_aprovado.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1225/req.36_aprovado.pdf</t>
   </si>
   <si>
     <t>Instalação de um Posto Policial para atender os moradores do Setor Aliança.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1224/req.37_aprovado_.pdf</t>
+    <t>http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1224/req.37_aprovado_.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que seja feito um aterro na ponte em que está sendo feita no GAMELEIRA próximo a fazenda do Chico Gama .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -858,67 +858,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_02o-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1171/resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_012025_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_022025_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_032025_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_0042025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_052025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_082025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_092025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_11-2025_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_122025_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_16-2025_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_17o-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_18o-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_19o-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_21o-2025_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_22o-2025_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1223/req.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_24o-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_25o-2025_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_26o-2025_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_27o-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_28o-2025_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1222/requerimento_31-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_32o-2025_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1227/req._33_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1226/req._35_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1225/req.36_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1224/req.37_aprovado_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_02o-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1171/resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_012025_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_022025_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_032025_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1176/requerimento_0042025_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_052025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1178/requerimento_082025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_092025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_11-2025_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1180/requerimento_122025_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_16-2025_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_17o-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1221/requerimento_18o-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_19o-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_21o-2025_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_22o-2025_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1223/req.23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_24o-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_25o-2025_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_26o-2025_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1219/requerimento_27o-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_28o-2025_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_30-2025_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1222/requerimento_31-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_32o-2025_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1227/req._33_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1226/req._35_aprovado_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1225/req.36_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formosodoaraguaia.to.leg.br/media/sapl/public/materialegislativa/2025/1224/req.37_aprovado_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>